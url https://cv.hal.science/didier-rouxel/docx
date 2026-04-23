--- v0 (2026-03-20)
+++ v1 (2026-04-23)
@@ -125,766 +125,766 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach to powering the future: Flexible PVDF-HFP/MWCNT/hexaferrite nanocomposite films for piezoelectric and hybrid tribo-piezoelectric energy harvesting</w:t>
+                <w:t xml:space="preserve">PVDF terpolymer-based multifunctional nanocomposites for energy storage and energy harvesting from fine motor movements and stray magnetic fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Bhadrapriya</w:t>
+                <w:t xml:space="preserve">B. Bhadrapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthick Natarajan</w:t>
+                <w:t xml:space="preserve">Gara Kishor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyid Abdul Basith</w:t>
+                <w:t xml:space="preserve">Rabindra Nath Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+                <w:t xml:space="preserve">M. Sreelakshmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gara Kishor</w:t>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 325 (24), pp.119157. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.119157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10853-026-12198-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499359v1</w:t>
+                <w:t xml:space="preserve">hal-05487107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVDF terpolymer-based multifunctional nanocomposites for energy storage and energy harvesting from fine motor movements and stray magnetic fields</w:t>
+                <w:t xml:space="preserve">A hybrid approach to powering the future: Flexible PVDF-HFP/MWCNT/hexaferrite nanocomposite films for piezoelectric and hybrid tribo-piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bhadrapriya</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">B.C. Bhadrapriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthick Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyid Abdul Basith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gara Kishor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 325 (24), pp.119157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-026-12198-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.119157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487107v1</w:t>
+                <w:t xml:space="preserve">hal-05499359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
+                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 339, pp.129155. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05446976v1</w:t>
+                <w:t xml:space="preserve">hal-04985354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
+                <w:t xml:space="preserve">Exploring the flexibility of gapless and gapped devices using PVDF-TrFE-CTFE-rGO-KNbO3 nanocomposite films for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">Karthik Vinodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Raneesh Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.118084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04985354v1</w:t>
+                <w:t xml:space="preserve">hal-05073891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the flexibility of gapless and gapped devices using PVDF-TrFE-CTFE-rGO-KNbO3 nanocomposite films for energy harvesting applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raneesh Balakrishnan</w:t>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 315, pp.118084. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 339, pp.129155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05073891v1</w:t>
+                <w:t xml:space="preserve">hal-05446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unleashing the potential: Multifunctionality of PVDF-HFP based ternary nanocomposite films - magnetoelectric, energy harvesting and impact sensing performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Bhadrapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sayyid Abdul Basith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Rahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raneesh B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -935,77 +935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitralekha C.S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1216,77 +1216,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathiyanathan Ponnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1331,1151 +1331,1151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+                <w:t xml:space="preserve">Relaxor-antiferroelectric hybrids for pyroelectric energy conversion from low-grade heat using flexible PVDF-TrFE-CTFE-NaNbO3 nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Vinodan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+                <w:t xml:space="preserve">Sobi Chacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Rubiya Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 283, pp.126179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 281, pp.126135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04243721v1</w:t>
+                <w:t xml:space="preserve">hal-05073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of hybrid shape memory alloy coupled with P(VDF-TrFE) piezoelectric polymer composite for energy harvesting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Sunija Sukumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chatbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.595-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221111550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972001v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxor-antiferroelectric hybrids for pyroelectric energy conversion from low-grade heat using flexible PVDF-TrFE-CTFE-NaNbO3 nanocomposite films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 281, pp.126135. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 283, pp.126179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126135⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05073876v1</w:t>
+                <w:t xml:space="preserve">hal-04243721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hybrid shape memory alloy coupled with P(VDF-TrFE) piezoelectric polymer composite for energy harvesting application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunija Sukumaran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (5), pp.595-608. </w:t>
+              <w:t xml:space="preserve">SPE Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.105-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1045389X221111550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978355v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green composites: material for a sustainable world</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Multiferroic and energy harvesting characteristics of P(VDF-TrFE)-CuFe2O4 flexible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Rahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobi Chacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seiko Jose</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annieta Philip K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 5 (3), pp.601-602. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.124910. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42247-022-00395-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140937v1</w:t>
+                <w:t xml:space="preserve">hal-04141369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super tough interpenetrating polymeric network of styrene butadiene rubber‐poly (methyl methacrylate) incorporated with general purpose carbon black ( N660 )</w:t>
+                <w:t xml:space="preserve">Exploring the reinforcing mechanism and micromechanical models for the interphase characteristics in melt mixed XLPE‐fumed SiO 2 nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose James</w:t>
+                <w:t xml:space="preserve">Jince Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Vazhathara Thomas</w:t>
+                <w:t xml:space="preserve">Minu Elizabeth Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishanagegham Sidharathan Sisanth</w:t>
+                <w:t xml:space="preserve">Jiji Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Joseph Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Bejoy Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakiah Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 139 (40), pp.e52978. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.52978⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 139 (24), pp.52366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.52366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03978303v1</w:t>
+                <w:t xml:space="preserve">hal-03879364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic and energy harvesting characteristics of P(VDF-TrFE)-CuFe2O4 flexible films</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green composites: material for a sustainable world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiko Jose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124910⟩</w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.601-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-022-00395-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141369v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the reinforcing mechanism and micromechanical models for the interphase characteristics in melt mixed XLPE‐fumed SiO 2 nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super tough interpenetrating polymeric network of styrene butadiene rubber‐poly (methyl methacrylate) incorporated with general purpose carbon black ( N660 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minu Elizabeth Thomas</w:t>
+                <w:t xml:space="preserve">Jose James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiji Abraham</w:t>
+                <w:t xml:space="preserve">George Vazhathara Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bejoy Francis</w:t>
+                <w:t xml:space="preserve">Krishanagegham Sidharathan Sisanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakiah Ahmad</w:t>
+                <w:t xml:space="preserve">Hanna Joseph Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 139 (24), pp.52366. </w:t>
+              <w:t xml:space="preserve">, 2022, 139 (40), pp.e52978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.52366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/app.52978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879364v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrated metal salt and Y3Fe5O12–Na0.5K0.5NbO3-incorporated P(VDF-HFP) films: a promising combination of materials with multiferroic and energy harvesting properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobi Chacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Annieta Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57 (15), pp.7653-7666. </w:t>
@@ -2552,64 +2552,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29, pp.101716. </w:t>
@@ -2673,77 +2673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Bicy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadou Belal Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31, pp.101977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2803,51 +2803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicy K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Paul P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2924,77 +2924,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kottathodi Bicy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poncot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3058,64 +3058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticized P(VDF‐TrFE ): A new flexible piezoelectric material with an easier polarization process, promising for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunija Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.V. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Strankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,429 +3441,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electrical properties of phenol formaldehyde foams reinforcing with reduced graphene oxide</w:t>
+                <w:t xml:space="preserve">Flexible dopamine-functionalized BaTiO3/BaTiZrO3/BaZrO3-PVDF ferroelectric nanofibers for electrical energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sandhya</w:t>
+                <w:t xml:space="preserve">Anshida Mayeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sreekala</w:t>
+                <w:t xml:space="preserve">M.S. S Kala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+                <w:t xml:space="preserve">S. Sunija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">R.N. N Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 837, pp.155492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.25715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924427v1</w:t>
+                <w:t xml:space="preserve">hal-03007790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible dopamine-functionalized BaTiO3/BaTiZrO3/BaZrO3-PVDF ferroelectric nanofibers for electrical energy storage</w:t>
+                <w:t xml:space="preserve">Carbon black distribution in natural rubber/butadiene rubber blend composites: Distribution driven by morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anshida Mayeen</w:t>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. S Kala</w:t>
+                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sunija</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R.N. N Bhowmik</w:t>
+                <w:t xml:space="preserve">Miroslav Huskic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155492⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.108484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007790v1</w:t>
+                <w:t xml:space="preserve">hal-03007754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon black distribution in natural rubber/butadiene rubber blend composites: Distribution driven by morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and electrical properties of phenol formaldehyde foams reinforcing with reduced graphene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sandhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+                <w:t xml:space="preserve">M Sreekala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Huskic</w:t>
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.108484. </w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.25715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007754v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
               </w:r>
@@ -4035,51 +4035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Ferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weichuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
@@ -4156,51 +4156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kumar S Anil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laly A Pothan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna J Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4264,90 +4264,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facile fabrication of microporous polypropylene membrane separator for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bicy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 255, pp.123473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4381,103 +4381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of carbon black on cure properties and mechanical strength of natural rubber/butadiene rubber blends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Huskic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
@@ -4515,103 +4515,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in flexible PVDF based piezoelectric polymer devices for energy harvesting applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunija Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chatbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (7), pp.746-780. </w:t>
@@ -4643,1225 +4643,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02994589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, biodegradation and theoretical perspectives on nanoscale confinement in starch/cellulose nanocomposite modified via green crosslinker</w:t>
+                <w:t xml:space="preserve">Synthesis of hydrophilic P(VDF-TrFE) chloride sensitive polymer films for fluorescence sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preetha Balakrishnan</w:t>
+                <w:t xml:space="preserve">Zhijie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.G. Geethamma</w:t>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreerag Gopi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
+                <w:t xml:space="preserve">Liyun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matjaž Kunaver</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qingjun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 134, pp.781-790. </w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10965-019-1911-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148739v1</w:t>
+                <w:t xml:space="preserve">hal-02443604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and self-standing nickel ferrite–PVDF-TrFE cast films: promising candidates for high-end magnetoelectric applications</w:t>
+                <w:t xml:space="preserve">A new device for real-time peroperative monitoring of ossicular chain reconstruction during middle ear surgery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kala M. S.</w:t>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayalakshmy M. S.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anshida Mayeen</w:t>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kala M. S</w:t>
+                <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayalakshmy M. S</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 48 (45), pp.16961 - 16973. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.827-832. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9dt02856k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10877-019-00364-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007843v1</w:t>
+                <w:t xml:space="preserve">hal-02276607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan ascorbate hydrogel improves water uptake capacity and cell adhesion of electrospun poly(epsilon-caprolactone) membranes</w:t>
+                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Augustine</w:t>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Dan</w:t>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inbar Schlachet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Richard M. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Menu</w:t>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.063⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02276608v1</w:t>
+                <w:t xml:space="preserve">hal-02276605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hydrophilic P(VDF-TrFE) chloride sensitive polymer films for fluorescence sensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic performance and defect characterization studies of core–shell architectured MgFe 2 O 4 @BaTiO 3 multiferroic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+                <w:t xml:space="preserve">Ann Rose Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liyun Ding</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Saju Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qingjun Ding</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Mohammed Arif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nambissan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-019-1911-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.8709-8720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04946G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443604v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for real-time peroperative monitoring of ossicular chain reconstruction during middle ear surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Development of titanium dioxide nanowire incorporated poly(vinylidene fluoride–trifluoroethylene) scaffolds for bone tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anitha Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anwarul Hasan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Varun Raghuveeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-019-00364-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-019-6300-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276607v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of titanium dioxide nanowire incorporated poly(vinylidene fluoride–trifluoroethylene) scaffolds for bone tissue engineering applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anwarul Hasan</w:t>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Varun Raghuveeran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">M. Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Claudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-019-6300-4⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1007), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276606v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic performance and defect characterization studies of core–shell architectured MgFe 2 O 4 @BaTiO 3 multiferroic nanostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Mohammed Arif</w:t>
+                <w:t xml:space="preserve">Chitosan ascorbate hydrogel improves water uptake capacity and cell adhesion of electrospun poly(epsilon-caprolactone) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nambissan</w:t>
+                <w:t xml:space="preserve">Pan Dan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inbar Schlachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04946G⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 559, pp.420-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276609v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal, biodegradation and theoretical perspectives on nanoscale confinement in starch/cellulose nanocomposite modified via green crosslinker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Laine</w:t>
+                <w:t xml:space="preserve">Preetha Balakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Canilho</w:t>
+                <w:t xml:space="preserve">V.G. Geethamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">Sreerag Gopi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matjaž Kunaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.781-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276605v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible and self-standing nickel ferrite–PVDF-TrFE cast films: promising candidates for high-end magnetoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oudich</w:t>
+                <w:t xml:space="preserve">Kala M. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Claudel</w:t>
+                <w:t xml:space="preserve">Jayalakshmy M. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshida Mayeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Streque</w:t>
+                <w:t xml:space="preserve">Kala M. S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Tisserand</w:t>
+                <w:t xml:space="preserve">Jayalakshmy M. S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (1007), </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (45), pp.16961 - 16973. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9dt02856k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383498v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly lithium ion conductive, Al 2 O 3 decorated electrospun P(VDF-TrFE) membranes for lithium ion battery separators</w:t>
               </w:r>
@@ -5899,51 +5899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Paul P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu A. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 42 (24), pp.19505-19520. </w:t>
@@ -6007,64 +6007,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anju K. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kala Moolepparambil Sukumaran Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subbiah Alwarappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6115,103 +6115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dopamine functionalization of BaTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anshida Mayeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kala M. S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jayalakshmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47 (6), pp.2039-2051. </w:t>
@@ -6262,90 +6262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Temperature Variation of Acoustic Velocity in PDMS for High-Frequency Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Thomassey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 65 (5), pp.862-869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6431,51 +6431,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreekanth Perumbilavil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranitha Sankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 132, pp.380-393. </w:t>
@@ -6526,90 +6526,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic light scattering study of the ultrasonication of P(VDF-TrFE): A new model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Hage-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (7), pp.649-658. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6643,90 +6643,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrospun poly(vinylidene fluoride-trifluoroethylene)/zinc oxide nanocomposite tissue engineering scaffolds with enhanced cell adhesion and blood vessel formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Sosnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6790,77 +6790,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy study of the radiation resistance of ferroelectric copolymer filled with Al2O3 and ZnO nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsen Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhafid Chaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6958,51 +6958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oluwatobi Oluwafemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile Songca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7053,103 +7053,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Acoustic Wave Device with Reduced Insertion Loss by Electrospinning P(VDF–TrFE)/ZnO Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Augustine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano-micro Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (3), pp.282-290. </w:t>
@@ -7226,64 +7226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raneesh B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (33), pp.28069-28080. </w:t>
@@ -7373,51 +7373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandile P. Songca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. P. Jayachandran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 213, pp.75-81. </w:t>
@@ -7461,506 +7461,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric, magnetic and optical limiting (short pulse and ultrafast) studies in phase pure (1-x)BiFeO3-xNaNbO(3) multiferroic nanocomposite synthesized by the pechini method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rehana P. Ummer</w:t>
+                <w:t xml:space="preserve">Green synthesis of yellow emitting PMMA-CdSe/ZnS quantum dots nanophosphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwatobi S. Oluwafemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile P. Songca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sreekanth</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Soney C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c5ra10422j⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293134v1</w:t>
+                <w:t xml:space="preserve">hal-01293137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis of yellow emitting PMMA-CdSe/ZnS quantum dots nanophosphors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural impact on piezoelectricity in PVDF and P(VDF-TrFE) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soney C. George</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Strashilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.070⟩</w:t>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.1469-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-014-8911-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293137v1</w:t>
+                <w:t xml:space="preserve">hal-01293133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural impact on piezoelectricity in PVDF and P(VDF-TrFE) thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Strashilov</w:t>
+                <w:t xml:space="preserve">Electric, magnetic and optical limiting (short pulse and ultrafast) studies in phase pure (1-x)BiFeO3-xNaNbO(3) multiferroic nanocomposite synthesized by the pechini method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehana P. Ummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alexieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">P. Sreekanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Reji Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 118 (4), pp.1469-1477. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (82), pp.67157-67164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00339-014-8911-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5ra10422j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293133v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ultrasonication and other processing conditions on the morphology, thermomechanical, and piezoelectric properties of poly(vinylidene difluoride-trifluoroethylene) copolymer films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Meier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8023,77 +8023,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion of nanoparticles: From organic solvents to polymer solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21 (1), pp.149-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8121,307 +8121,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy: A new tool to decipher viscoelastic properties of biological scaffold functionalized with nanoscale films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Elastic Constants of Polymer/Nanoparticles Composites Using the Brillouin Spectroscopy and the Mechanical Homogenization Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Rachid Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paternotte</w:t>
+                <w:t xml:space="preserve">Jean-Francois Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. -S. Nguyen</w:t>
+                <w:t xml:space="preserve">M'Barek Taghite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kerdjoudj</w:t>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 23 (4), pp.251-261. </w:t>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (7), pp.1502-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-130749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pen.23397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292306v1</w:t>
+                <w:t xml:space="preserve">hal-01292304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Elastic Constants of Polymer/Nanoparticles Composites Using the Brillouin Spectroscopy and the Mechanical Homogenization Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
+                <w:t xml:space="preserve">Brillouin spectroscopy: A new tool to decipher viscoelastic properties of biological scaffold functionalized with nanoscale films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'Barek Taghite</w:t>
+                <w:t xml:space="preserve">E. Paternotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+                <w:t xml:space="preserve">V. -S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23397⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-130749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01292304v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t>
               </w:r>
@@ -8433,77 +8433,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Houf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp 1203-1211. </w:t>
@@ -8547,651 +8547,651 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cluster size and surface functionalization of ZnO nanoparticles on the morphology, thermomechanical and piezoelectric properties of P(VDF-TrFE) nanocomposite films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite piezoelectric films of P(VDF-TrFE)/LiNbO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">brice vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.04.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129 (1), pp.391 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/APP.38746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292309v1</w:t>
+                <w:t xml:space="preserve">hal-01889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ladj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 48 (11), pp.4431-4437. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Influence of cluster size and surface functionalization of ZnO nanoparticles on the morphology, thermomechanical and piezoelectric properties of P(VDF-TrFE) nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hebraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 11 (1), </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 279, pp.204-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-I1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292311v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite piezoelectric films of P(VDF-TrFE)/LiNbO 3</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hebraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/APP.38746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-I1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889116v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Senechault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloi Blampain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
@@ -9229,236 +9229,236 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cluster size and surface functionalization of ZnO nanoparticles on the morphology, thermomechanical and piezoelectric properties of P(VDF-TrFE) nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 279, pp.204 - 211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01889055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of P(VDF-TrFE)/Al2O3 nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9518,51 +9518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 890, pp 44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9587,77 +9587,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ultrasonication and dispersion stability on the cluster size of alumina nanoscale particles in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">brice vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9855,51 +9855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp. 44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9924,90 +9924,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ultrasonication and dispersion stability on the cluster size of alumina nanoscale particles in aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10048,913 +10048,913 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04019801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite PMMA/SiO&amp;lt;SUB align=right&amp;gt;2: Brillouin scattering and tribological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Descaling ability of low-alloy steel wires depending on composition and rolling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kouitat</w:t>
+                <w:t xml:space="preserve">M. Confente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (4/5/6), pp.322. </w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (4), pp.1155-1166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2010.035139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2009.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029976v1</w:t>
+                <w:t xml:space="preserve">hal-03029975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descaling ability of low-alloy steel wires depending on composition and rolling process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite PMMA/SiO&amp;lt;SUB align=right&amp;gt;2: Brillouin scattering and tribological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Pigeat</w:t>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Confente</w:t>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kouitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2009.12.028⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4/5/6), pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2010.035139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03029975v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature study of potassium niobate (KNbO&amp;lt;sub&amp;gt;3&amp;lt;/&amp;gt;) elastic constants by brillouin spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+                <w:t xml:space="preserve">M. El Hakiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Menuel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.644-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029978v1</w:t>
+                <w:t xml:space="preserve">hal-03029980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature study of potassium niobate (KNbO&amp;lt;sub&amp;gt;3&amp;lt;/&amp;gt;) elastic constants by brillouin spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId361" w:history="1">
+                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. El Hakiki</w:t>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Elmazria</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.17648-17654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029980v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Menuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (8), pp.4780-4785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Bourson</w:t>
+                <w:t xml:space="preserve">Surface des solides - Physisorption – Chimisorption – Ségrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Thomy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Physique Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-af3680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448494v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface des solides - Physisorption – Chimisorption – Ségrégation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur. Physique Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-af3680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (8), pp.4780-4785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418171v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: hypersons in ZnO on silicon</w:t>
               </w:r>
@@ -11086,103 +11086,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface composition modification of high-carbon low-alloy steels oxidized at high temperature in air</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Genève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Confente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 254 (17), pp.5348-5358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11228,77 +11228,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11362,90 +11362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic and Piezoelectric Constants of Potassium Niobate Studied by Brillouin Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Hakiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11490,449 +11490,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface oxidation and thin film preparation of AlCuFe quasicrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Segregation across the metal/oxide interface occurring during oxidation at high temperatures of diluted iron based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pigeat</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Confente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 81 (10-12), pp.488-514. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435-436, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2006.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030002v1</w:t>
+                <w:t xml:space="preserve">hal-03029997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation across the metal/oxide interface occurring during oxidation at high temperatures of diluted iron based alloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Bactavatchalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bailer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.07.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029997v1</w:t>
+                <w:t xml:space="preserve">hal-03030000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surface oxidation and thin film preparation of AlCuFe quasicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 81 (10-12), pp.488-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030000v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation kinetics of the quasicrystalline i-AlCuFe phase compared with that of crystalline ω-AlCuFe and pure aluminum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gil-Gavatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12004,64 +12004,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icosahedral Al62Cu25.5Fe12.5 phase in the presence of carbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 390 (1-2), pp.166-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12120,77 +12120,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of forced flectional vibrations on SF6 absorption on stainless steel FeNi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Nicolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 120 (2), pp.562-566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12408,64 +12408,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Petitot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 485 (1-2), pp.8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12524,64 +12524,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of oxygen on the making of AlCuFe quasicrystalline coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12666,51 +12666,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Michailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutaftschiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12757,51 +12757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural aspects of the threefold surface of icosahedral Al–Pd–Mn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.-H. Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12916,77 +12916,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface oxidation of the Al 62 Cu 25.5 Fe 12.5 icosahedral quasicrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gil-Gavatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13046,77 +13046,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of thermal emissivity for thin films by a direct method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Geneve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Confente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13176,51 +13176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional overgrowth in the low submonolayer range: the case of</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michail Michailov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13305,51 +13305,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commensurate phases and phase transitions in quasi-compact submonolayers of Pb/Cu(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mutaftschiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13434,51 +13434,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal-energy atom-scattering study of Pb submonolayers on Cu(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13721,51 +13721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14053,51 +14053,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MEMS-based tactile vibration sensor for measurement on lightweight objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14178,51 +14178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem cells differentiation induced by physical stimulation using piezoelectric nanocomposite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14230,51 +14230,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Joint 21st IEEE ISAF / 11th IEEE ECAPD / IEEE PFM (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, France. pp.1-2</w:t>
@@ -14422,277 +14422,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Hadj</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdieh Seifaddini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t>
+              <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00600645v1</w:t>
+                <w:t xml:space="preserve">hal-02277408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Houf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
+              <w:t xml:space="preserve">Nano2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277408v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00600645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t>
               </w:r>
@@ -14829,51 +14829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Hadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,77 +14928,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin Scattering and Tribological Study of PMMA/SiO 2 Nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15045,77 +15045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15359,77 +15359,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Polymeric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajith Thottathil Abdulrahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15482,90 +15482,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered Polymer Nanocomposites for Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundiyaniyil Thankacha Rahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2022, 978-0-12-824155-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15596,51 +15596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Polymeric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen K.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15648,51 +15648,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indu Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandhya Gopalakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">River publishers, 2021, 9788770221368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -15714,51 +15714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations Advanced Polymeric Materials for Sustainability and Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. MEREENA LUKE; K. R. DHANYA; DIDIER ROUXEL; NANDAKUMAR KALARIKKAL; SABU THOMAS. CRC Press, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15776,51 +15776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Polymeric Materials for Sustainability and Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S THOTTATHIL; S THOMAS; N KALARIKKAL; D ROUXEL. CRC Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15851,51 +15851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of Polymer Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalekshmi Ponnamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15926,51 +15926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulff Possart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16042,103 +16042,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid composites with shape memory alloys and piezoelectric thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunija Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chatbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guven Muslum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineered Polymer Nanocomposites for Energy Harvesting Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.225-265, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16166,251 +16166,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Nature of Poly (Vinylpyrrolidone) in Clinical Medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabu Thomas; Nandakumar Kalarikkal; Ann Rose Abraham. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Studies in Experimental and Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apple Academic Press, pp.83-105, 2021, 978-1771889063</w:t>
+              <w:t xml:space="preserve">Design, Fabrication, and Characterization of Multifunctional Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2021, 9780128205587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03417587v1</w:t>
+                <w:t xml:space="preserve">hal-03418211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Versatile Nature of Poly (Vinylpyrrolidone) in Clinical Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke P. Mereena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Dhanya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Fabrication, and Characterization of Multifunctional Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2021, 9780128205587</w:t>
+              <w:t xml:space="preserve">Advanced Studies in Experimental and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apple Academic Press, pp.83-105, 2021, 978-1771889063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418211v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of Health Care: A Brief History of Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mereena Luke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16491,64 +16491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16599,64 +16599,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16720,77 +16720,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and characterization of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Applications of Nanoparticles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Taylor and Francis Group, 2018, 9781498750011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16828,64 +16828,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy—introducing the advantages and application areas in polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalekshmi Ponnamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabu Thomas; Didier Rouxel; Deepalekshmi Ponnamma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy of Polymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-14, 2016, 978-0-323-40183-8</w:t>
@@ -16914,90 +16914,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy of polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy of Polymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.362-392, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17025,324 +17025,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Interphases In Epoxies As Seen By Non-Destructive High Performance Brillouin Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Tribological performance of quasicrystalline AlCuFe PVD thin films achieved by different deposition procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Kristian Kruger</w:t>
+                <w:t xml:space="preserve">Nathalie Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulrich Müller</w:t>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravindrakumar Bactavatchalou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Liebschner</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adhesion - Current Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WileyVerlag, Weinheim, pp.125-142, 2005</w:t>
+              <w:t xml:space="preserve">Les progrès en tribologie par l’ingéniérie des matériaux et des surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, Lausanne, pp.111-118, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418126v1</w:t>
+                <w:t xml:space="preserve">hal-03418172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological performance of quasicrystalline AlCuFe PVD thin films achieved by different deposition procedures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Mechanical Interphases In Epoxies As Seen By Non-Destructive High Performance Brillouin Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kristian Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bonasso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+                <w:t xml:space="preserve">Ulrich Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+                <w:t xml:space="preserve">Ravindrakumar Bactavatchalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Arnould</w:t>
+                <w:t xml:space="preserve">Dorothee Liebschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wulff Possart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les progrès en tribologie par l’ingéniérie des matériaux et des surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, Lausanne, pp.111-118, 2005</w:t>
+              <w:t xml:space="preserve">Adhesion - Current Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WileyVerlag, Weinheim, pp.125-142, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418172v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie des surfaces ou comment aller vers l’infiniment petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17384,90 +17384,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger electron microprobe analysis of the surface of Al62Cu25.5Fe12.5 quasicrystal. First steps of oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gil-Gavatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Plaindoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17541,77 +17541,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric sensor and instrument including such a sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US-10854807-B2. US Patent App. 15/561,499,. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17629,77 +17629,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur piézoélectrique et instrument comportant un tel capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Brevet France N°1552487. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17792,77 +17792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de plaquage temporaire de substrat souple pour les microtechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 432468. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17938,51 +17938,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, INNOVATION&amp;Industrie N°32 Mai 2010 pp. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18071,51 +18071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Magmas et Volcans, Campus universitaire des Cézeaux, 6 avenue Blaise Pascal, 63170 Aubière. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18172,51 +18172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Magmas et Volcans, Campus universitaire des Cézeaux, 6 avenue Blaise Pascal, 63170 Aubière. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18266,51 +18266,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par diffraction d'atomes d'hélium du système Pb/Cu(110) aux différents stades de formation de la monocouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN10075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18369,51 +18369,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophysics for Health - CNRS School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. LEONARD; D. ROUXEL; P. HEBRAUD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole CNRS: nanophysique pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (Supplément 1), 2013</w:t>
@@ -18481,64 +18481,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t>
@@ -18792,77 +18792,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bicy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Geethamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 381 (1), pp.1800140, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18935,51 +18935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theertha Soman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel O. Oluwafemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soney C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19030,103 +19030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature Magnetic Studies of phase pure (BiFeO3-NaNbO3)-(P(VDF-TrFE)) Nanocomposite films prepared by spin coating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehana P. Ummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Microscopy (WCM-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -19335,51 +19335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Bhadrapriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Natarajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Abdul Basith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gara Kishor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.119157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487107v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhadrapriya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Bhowmik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sreelakshmi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-026-12198-w" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073891v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Vinodan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh Balakrishnan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118084" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rahul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073876v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Chacko" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiya Mohammed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raneesh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140937v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Jose" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00395-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978303v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose James" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vazhathara Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanagegham Sidharathan Sisanth" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Joseph Maria" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52978" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annieta Philip K" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124910" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879364v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jince Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Francis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiah Ahmad" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52366" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annieta Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07142-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bicy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Belal Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.101977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geethamma G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123742" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintil Jose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Han Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Winie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tharayil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. James" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strankowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalarikkal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924427v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sandhya" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sreekala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25715" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshida Mayeen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Kala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunija" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. N Bhowmik" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155492" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007754v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Vasudeo Rane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huskic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyanto Therattil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar S Anil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly A Pothan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J Maria" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/aba764" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123473" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2020.1826329" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02148739v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Balakrishnan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Geethamma" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreerag Gopi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kunaver" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.088" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007843v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02856k" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276608v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Schlachet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.063" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443604v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Li" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Ding" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Ding" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-019-1911-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276607v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ducourneau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-019-00364-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276606v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Augustine" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwarul Hasan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Raghuveeran" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-019-6300-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276609v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Rose Abraham" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohammed Arif" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nambissan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04946G" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Suriyakumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu A. S." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01907J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277117v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju K. Nair" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala Moolepparambil Sukumaran Nair" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subbiah Alwarappan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayalakshmy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03389C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomassey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2814541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Bhavitha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranitha Sankar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1362926" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sosnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1549-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chaabi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160383" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BH9SJQ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Mohan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi Oluwafemi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile Songca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-0602" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-016-0088-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277156v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana P. Ummer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24602D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi S. Oluwafemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile P. Songca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Jayachandran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.11.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042F1J3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293134v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekanth" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10422j" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293137v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.070" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH84HRFB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293133v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strashilov" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexieva" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nguyen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8911-4" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23670" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4C1D1033685200F7D86569140090C3492E94F50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.07.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beroud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paternotte" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -S. Nguyen" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130749" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292304v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Schmitt" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Taghite" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23397" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WKCMDTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292309v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues dos Santos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.04.070" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QZMJ49-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2168" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277396v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.07.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019801v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029976v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2010.035139" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029975v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gen&#232;ve" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Confente" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.12.028" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZRBH2CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418171v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weber" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomy" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3680" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029982v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.02.085" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PKG3S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030002v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2006.07.002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRD3J47-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029997v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.004" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBC7393-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030015v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil-Gavatz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.02.013" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GFL4DN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030017v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.08.017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZTSR71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030012v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.12.018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-068DSBMT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030010v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.029" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3L0V39-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030019v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00139-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84RDBHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030134v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michailov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Beauvais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutaftschiev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.5987" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030023v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Jenks" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00513-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQBRLVM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gil-Gavatz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212152" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneve" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.9293" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030141v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Beauvais" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Mutaftschiev" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)00709-8" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC0CB3CM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030143v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigeard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91423-9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJSS1RJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigeard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.4024" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384858v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilibert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Toniolo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376680v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamouroux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384898v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schneider" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Toniolo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749908v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772818v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arthaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277352v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouvenin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtout" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418124v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/names2007019" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajith Thottathil Abdulrahman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337041" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140958v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mundiyaniyil Thankacha Rahul" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sabu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01688-9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417510v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen K.M" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Raj" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Gopalakrishnan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417518v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417530v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963710v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalekshmi Ponnamma" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030005v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417587v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke P. Mereena" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dhanya" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418211v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418108v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mereena Luke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dhanya" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef T Haponiuk" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418111v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007882v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-40183-8.00012-4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418126v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristian Kruger" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;ller" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindrakumar Bactavatchalou" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Liebschner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418172v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonasso" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnould" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418207v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418209v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plaindoux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417466v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417472v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910153v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417492v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748615v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10075" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417573v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940806v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geethamma" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800140" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277231v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theertha Soman" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O. Oluwafemi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.76" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418114v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhadrapriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gara Kishor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Bhowmik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sreelakshmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-026-12198-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Bhadrapriya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Natarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Abdul Basith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.119157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Vinodan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh Balakrishnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rahul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Chacko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiya Mohammed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raneesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annieta Philip K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jince Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Francis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiah Ahmad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52366" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Jose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00395-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose James" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vazhathara Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanagegham Sidharathan Sisanth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Joseph Maria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annieta Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07142-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bicy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Belal Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.101977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geethamma G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123742" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintil Jose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Han Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Winie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tharayil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. James" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strankowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalarikkal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshida Mayeen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Kala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunija" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. N Bhowmik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155492" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Vasudeo Rane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huskic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108484" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sandhya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sreekala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyanto Therattil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar S Anil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly A Pothan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J Maria" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/aba764" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123473" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2020.1826329" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Ding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Ding" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-019-1911-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ducourneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-019-00364-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Rose Abraham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohammed Arif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nambissan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04946G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Augustine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwarul Hasan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Raghuveeran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-019-6300-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Schlachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02148739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Balakrishnan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Geethamma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreerag Gopi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kunaver" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007843v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02856k" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Suriyakumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu A. S." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01907J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277117v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju K. Nair" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala Moolepparambil Sukumaran Nair" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subbiah Alwarappan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayalakshmy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03389C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomassey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2814541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Bhavitha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranitha Sankar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1362926" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sosnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1549-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chaabi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160383" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BH9SJQ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Mohan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi Oluwafemi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile Songca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-0602" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-016-0088-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277156v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana P. Ummer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24602D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi S. Oluwafemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile P. Songca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Jayachandran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.11.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042F1J3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.070" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH84HRFB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strashilov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexieva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8911-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekanth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10422j" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23670" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4C1D1033685200F7D86569140090C3492E94F50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.07.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292304v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Schmitt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Taghite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23397" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WKCMDTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292306v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beroud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paternotte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -S. Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130749" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues dos Santos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.04.070" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QZMJ49-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2168" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277396v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.07.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019801v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gen&#232;ve" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Confente" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.12.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZRBH2CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029976v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2010.035139" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weber" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3680" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029982v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.02.085" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PKG3S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029997v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBC7393-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030002v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2006.07.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRD3J47-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030015v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil-Gavatz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.02.013" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GFL4DN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030017v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.08.017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZTSR71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030012v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.12.018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-068DSBMT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030010v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.029" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3L0V39-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030019v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00139-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84RDBHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030134v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michailov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Beauvais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutaftschiev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.5987" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030023v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Jenks" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00513-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQBRLVM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gil-Gavatz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212152" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneve" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.9293" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030141v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Beauvais" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Mutaftschiev" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)00709-8" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC0CB3CM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030143v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigeard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91423-9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJSS1RJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigeard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.4024" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384858v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilibert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Toniolo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376680v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamouroux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384898v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schneider" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Toniolo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749908v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772818v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arthaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277352v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouvenin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtout" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418124v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/names2007019" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajith Thottathil Abdulrahman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337041" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140958v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mundiyaniyil Thankacha Rahul" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sabu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01688-9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417510v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen K.M" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Raj" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Gopalakrishnan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417518v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417530v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963710v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalekshmi Ponnamma" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030005v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418211v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417587v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke P. Mereena" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dhanya" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418108v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mereena Luke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dhanya" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef T Haponiuk" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418111v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007882v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-40183-8.00012-4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418172v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonasso" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnould" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418126v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristian Kruger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;ller" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindrakumar Bactavatchalou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Liebschner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418207v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418209v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plaindoux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417466v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417472v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910153v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417492v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748615v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10075" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417573v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940806v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geethamma" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800140" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277231v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theertha Soman" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O. Oluwafemi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.76" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418114v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>