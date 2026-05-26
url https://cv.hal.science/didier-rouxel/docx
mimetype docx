--- v1 (2026-04-23)
+++ v2 (2026-05-26)
@@ -91,13462 +91,13730 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PVDF terpolymer-based multifunctional nanocomposites for energy storage and energy harvesting from fine motor movements and stray magnetic fields</w:t>
+                <w:t xml:space="preserve">A hybrid approach to powering the future: Flexible PVDF-HFP/MWCNT/hexaferrite nanocomposite films for piezoelectric and hybrid tribo-piezoelectric energy harvesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bhadrapriya</w:t>
+                <w:t xml:space="preserve">B.C. Bhadrapriya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Karthick Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyid Abdul Basith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gara Kishor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 325 (24), pp.119157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-026-12198-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.119157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487107v1</w:t>
+                <w:t xml:space="preserve">hal-05499359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid approach to powering the future: Flexible PVDF-HFP/MWCNT/hexaferrite nanocomposite films for piezoelectric and hybrid tribo-piezoelectric energy harvesting</w:t>
+                <w:t xml:space="preserve">Powering the future of electronics: A comprehensive review of triboelectric nanogenerators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.C. Bhadrapriya</w:t>
+                <w:t xml:space="preserve">Ajmal Parveena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karthick Natarajan</w:t>
+                <w:t xml:space="preserve">Muhammed Swalihu P.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayyid Abdul Basith</w:t>
+                <w:t xml:space="preserve">Sreelakshmi Jayadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gara Kishor</w:t>
+                <w:t xml:space="preserve">Krishna Haridas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopika M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.119157⟩</w:t>
+              <w:t xml:space="preserve">European Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 253, pp.114753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2026.114753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499359v1</w:t>
+                <w:t xml:space="preserve">hal-05604670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PVDF terpolymer-based multifunctional nanocomposites for energy storage and energy harvesting from fine motor movements and stray magnetic fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+                <w:t xml:space="preserve">B. Bhadrapriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gara Kishor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
+                <w:t xml:space="preserve">Rabindra Nath Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
+                <w:t xml:space="preserve">M. Sreelakshmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-026-12198-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04985354v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05487107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the flexibility of gapless and gapped devices using PVDF-TrFE-CTFE-rGO-KNbO3 nanocomposite films for energy harvesting applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+                <w:t xml:space="preserve">Mechanical properties of PVDF electrospun single fibre studied by Brillouin microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raneesh Balakrishnan</w:t>
+                <w:t xml:space="preserve">Rafael Jiménez Riobóo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Hupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118084⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 83 (8), pp.405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-026-06441-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073891v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05620053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored PVDF–CNC–BiFeO3 electrospun nanocomposites for hybrid energy harvesting: comprehensive investigation into microstructural and electromechanical behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chitra Lekha C S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 339, pp.129155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.129155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unleashing the potential: Multifunctionality of PVDF-HFP based ternary nanocomposite films - magnetoelectric, energy harvesting and impact sensing performance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Flexible Piezoelectric and Hybrid Nanogenerators Based on Single Layered and Stacked Multilayered PVDF/CoFe2O4/KNaNbO3 Composite Electrospun Nanofibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S Chitra Lekha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raneesh B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129057⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.128257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2025.128257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073869v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04985354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Exploring the flexibility of gapless and gapped devices using PVDF-TrFE-CTFE-rGO-KNbO3 nanocomposite films for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raneesh Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaik Ruksana Begum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitralekha C.S</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+                <w:t xml:space="preserve">Prabavathi Munirathinam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.118084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2025.118084⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04708197v1</w:t>
+                <w:t xml:space="preserve">hal-05073891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineered Polystyrene‐Zirconium Dioxide Nanocomposite With Enhanced Optical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomy Muringayil Joseph</w:t>
+                <w:t xml:space="preserve">Unleashing the potential: Multifunctionality of PVDF-HFP based ternary nanocomposite films - magnetoelectric, energy harvesting and impact sensing performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.C. Bhadrapriya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayyid Abdul Basith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Maria</w:t>
+                <w:t xml:space="preserve">M.T. Rahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arunkumar Chandrasekhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
+                <w:t xml:space="preserve">Raneesh B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (24), pp.5426-5436. </w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 315, pp.129057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pol.20240765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2024.129057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073881v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Crystalline Polymorphism in PVDF: Comparative Criteria Using DSC, WAXS, FT-IR, and Raman Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sathiyanathan Ponnan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
+                <w:t xml:space="preserve">Chitralekha C.S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00519⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (14), pp.8291-8305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.4c01157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04708191v1</w:t>
+                <w:t xml:space="preserve">hal-04708197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxor-antiferroelectric hybrids for pyroelectric energy conversion from low-grade heat using flexible PVDF-TrFE-CTFE-NaNbO3 nanocomposite films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+                <w:t xml:space="preserve">Engineered Polystyrene‐Zirconium Dioxide Nanocomposite With Enhanced Optical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jemy James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobi Chacko</w:t>
+                <w:t xml:space="preserve">Martin George Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubiya Mohammed</w:t>
+                <w:t xml:space="preserve">Tomy Muringayil Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Raneesh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (24), pp.5426-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pol.20240765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05073876v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of hybrid shape memory alloy coupled with P(VDF-TrFE) piezoelectric polymer composite for energy harvesting application</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bi-filler Interacted β-Phase Enhancement in Polyvinylidene Fluoride Composited with Cellulose Nanocrystals and Nickel Ferrite: A Multifunctional Energy Harvester and Sleep Monitoring Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samir Chatbouri</w:t>
+                <w:t xml:space="preserve">Sathiyanathan Ponnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chitra Lekha C S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Mohammad Shamim Reza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
+                <w:t xml:space="preserve">Maite Fernandes-Tronco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X221111550⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.4963-4976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaelm.4c00519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978355v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Royaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
+              <w:t xml:space="preserve">SPE Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4 (3), pp.105-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04243721v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04972001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypropylene/silica nanocomposite membranes for lithium‐ion battery separator: Studies on interfacial tuning of pore structure, mechanical and thermal properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review on electrospun PVDF-based nanocomposites: Recent trends and developments in energy harvesting and sensing applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreelakshmi Moozhiyil Purushothaman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Fernandes Tronco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicy Kottathodi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPE Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pls2.10090⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 283, pp.126179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04972001v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04243721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroic and energy harvesting characteristics of P(VDF-TrFE)-CuFe2O4 flexible films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Relaxor-antiferroelectric hybrids for pyroelectric energy conversion from low-grade heat using flexible PVDF-TrFE-CTFE-NaNbO3 nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobi Chacko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubiya Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annieta Philip K</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 252, pp.124910. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124910⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 281, pp.126135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2023.126135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141369v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05073876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the reinforcing mechanism and micromechanical models for the interphase characteristics in melt mixed XLPE‐fumed SiO 2 nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Processing of hybrid shape memory alloy coupled with P(VDF-TrFE) piezoelectric polymer composite for energy harvesting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minu Elizabeth Thomas</w:t>
+                <w:t xml:space="preserve">Sunija Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiji Abraham</w:t>
+                <w:t xml:space="preserve">Samir Chatbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bejoy Francis</w:t>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakiah Ahmad</w:t>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.52366⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.595-608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X221111550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879364v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green composites: material for a sustainable world</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiferroic and energy harvesting characteristics of P(VDF-TrFE)-CuFe2O4 flexible films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Rahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobi Chacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karthik Vinodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annieta Philip K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42247-022-00395-7⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 252, pp.124910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140937v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super tough interpenetrating polymeric network of styrene butadiene rubber‐poly (methyl methacrylate) incorporated with general purpose carbon black ( N660 )</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the reinforcing mechanism and micromechanical models for the interphase characteristics in melt mixed XLPE‐fumed SiO 2 nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Vazhathara Thomas</w:t>
+                <w:t xml:space="preserve">Jince Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Krishanagegham Sidharathan Sisanth</w:t>
+                <w:t xml:space="preserve">Minu Elizabeth Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna Joseph Maria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Jiji Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bejoy Francis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakiah Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 139 (40), pp.e52978. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.52978⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 139 (24), pp.52366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.52366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978303v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrated metal salt and Y3Fe5O12–Na0.5K0.5NbO3-incorporated P(VDF-HFP) films: a promising combination of materials with multiferroic and energy harvesting properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green composites: material for a sustainable world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seiko Jose</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-022-07142-7⟩</w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (3), pp.601-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-022-00395-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978472v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Super tough interpenetrating polymeric network of styrene butadiene rubber‐poly (methyl methacrylate) incorporated with general purpose carbon black ( N660 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
+                <w:t xml:space="preserve">Jose James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Ponçot</w:t>
+                <w:t xml:space="preserve">George Vazhathara Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krishanagegham Sidharathan Sisanth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Joseph Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 139 (40), pp.e52978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.52978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978491v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium-ion battery separators based on electrospun PVDF: A review</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Hydrated metal salt and Y3Fe5O12–Na0.5K0.5NbO3-incorporated P(VDF-HFP) films: a promising combination of materials with multiferroic and energy harvesting properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rahul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sobi Chacko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Annieta Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.101977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (15), pp.7653-7666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-022-07142-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03978435v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of nanofillers on morphology and surface wetting of microporous polypropylene composite membranes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anu Paul P</w:t>
+                <w:t xml:space="preserve">Sustainable lithium-ion battery separators derived from polyethylene oxide/lignocellulose coated electrospun P(VDF-TrFE) nanofibrous membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepa Elizabeth Mathew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Geethamma G</w:t>
+                <w:t xml:space="preserve">Marc Ponçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123742⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.101716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2021.101716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405792v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Lithium-ion battery separators based on electrospun PVDF: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amadou Belal Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.51208⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.101977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfin.2022.101977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405714v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticized P(VDF‐TrFE ): A new flexible piezoelectric material with an easier polarization process, promising for biomedical applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of nanofillers on morphology and surface wetting of microporous polypropylene composite membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">brice vincent</w:t>
+                <w:t xml:space="preserve">Bicy K</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Paul P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geethamma G</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.50420⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.123742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228876v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Analysis of Isora Nanofibril Incorporated Polyethylene Nanocomposites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial tuning and designer morphologies of microporous membranes based on polypropylene/natural rubber nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tan Winie</w:t>
+                <w:t xml:space="preserve">Kottathodi Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poncot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Royaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blessy Joseph</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abhimanyu Tharayil</w:t>
+                <w:t xml:space="preserve">Patrice Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym13020299⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (41), pp.51208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.51208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405790v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication of toughened plastic using styrene butadiene rubber-poly (methyl methacrylate) interpenetrating polymer networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticized P(VDF‐TrFE ): A new flexible piezoelectric material with an easier polarization process, promising for biomedical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunija Sukumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. James</w:t>
+                <w:t xml:space="preserve">Sawsen Rouabah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.V. Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N. Kalarikkal</w:t>
+                <w:t xml:space="preserve">brice vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100383⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 138 (20), pp.50420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.50420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405784v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible dopamine-functionalized BaTiO3/BaTiZrO3/BaZrO3-PVDF ferroelectric nanofibers for electrical energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermomechanical Analysis of Isora Nanofibril Incorporated Polyethylene Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cintil Jose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Han Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anshida Mayeen</w:t>
+                <w:t xml:space="preserve">Tan Winie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.S. S Kala</w:t>
+                <w:t xml:space="preserve">Blessy Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Sunija</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R.N. N Bhowmik</w:t>
+                <w:t xml:space="preserve">Abhimanyu Tharayil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155492⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym13020299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007790v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon black distribution in natural rubber/butadiene rubber blend composites: Distribution driven by morphology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication of toughened plastic using styrene butadiene rubber-poly (methyl methacrylate) interpenetrating polymer networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+                <w:t xml:space="preserve">G.V. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
+                <w:t xml:space="preserve">M. Strankowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miroslav Huskic</w:t>
+                <w:t xml:space="preserve">N. Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 200, pp.108484. </w:t>
+              <w:t xml:space="preserve">Materials Today Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.100383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtchem.2020.100383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007754v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electrical properties of phenol formaldehyde foams reinforcing with reduced graphene oxide</w:t>
+                <w:t xml:space="preserve">Flexible dopamine-functionalized BaTiO3/BaTiZrO3/BaZrO3-PVDF ferroelectric nanofibers for electrical energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Sandhya</w:t>
+                <w:t xml:space="preserve">Anshida Mayeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sreekala</w:t>
+                <w:t xml:space="preserve">M.S. S Kala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
+                <w:t xml:space="preserve">S. Sunija</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Garnier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">R.N. N Bhowmik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (10), </w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 837, pp.155492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.25715⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.155492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02924427v1</w:t>
+                <w:t xml:space="preserve">hal-03007790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carbon black distribution in natural rubber/butadiene rubber blend composites: Distribution driven by morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Morreale</w:t>
+                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+                <w:t xml:space="preserve">Miroslav Huskic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma13112654⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 200, pp.108484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2020.108484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02871375v1</w:t>
+                <w:t xml:space="preserve">hal-03007754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and electrical properties of phenol formaldehyde foams reinforcing with reduced graphene oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Sandhya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xue Gao</w:t>
+                <w:t xml:space="preserve">M Sreekala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shiheng Liang</w:t>
+                <w:t xml:space="preserve">Abderrahim Boudenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Ferri</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Bertrand Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pc.25715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999585v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02924427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cure acceleration and plasticizing effect of imidazolium ionic liquid on the properties of natural rubber/carbon nanotube composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas Barrier, Rheological and Mechanical Properties of Immiscible Natural Rubber/Acrylonitrile Butadiene Rubber/Organoclay (NR/NBR/Organoclay) Blend Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessyanto Therattil</w:t>
+                <w:t xml:space="preserve">Marco Morreale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kumar S Anil</w:t>
+                <w:t xml:space="preserve">Francesco Paolo La Mantia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laly A Pothan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hanna J Maria</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Composites and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2631-6331/aba764⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.1-14/2654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma13112654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007785v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02871375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile fabrication of microporous polypropylene membrane separator for lithium-ion batteries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Enhancement of ferroelectric performance in PVDF:Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; nanocomposite based organic multiferroic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shiheng Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weichuan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123473⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116 (15), pp.152905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5145316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007726v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of carbon black on cure properties and mechanical strength of natural rubber/butadiene rubber blends</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Huskic</w:t>
+                <w:t xml:space="preserve">Cure acceleration and plasticizing effect of imidazolium ionic liquid on the properties of natural rubber/carbon nanotube composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessyanto Therattil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar S Anil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laly A Pothan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna J Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10601325.2020.1826329⟩</w:t>
+              <w:t xml:space="preserve">Functional Composites and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (3), pp.035003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2631-6331/aba764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007769v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in flexible PVDF based piezoelectric polymer devices for energy harvesting applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Facile fabrication of microporous polypropylene membrane separator for lithium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bicy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arul Manuel Stephen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1045389X20966058⟩</w:t>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 255, pp.123473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2020.123473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994589v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of hydrophilic P(VDF-TrFE) chloride sensitive polymer films for fluorescence sensing</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of carbon black on cure properties and mechanical strength of natural rubber/butadiene rubber blends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abitha Vayyaprontavida Kaliyathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ajay Vasudeo Rane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Huskic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10965-019-1911-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Macromolecular Science Part A Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10601325.2020.1826329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443604v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new device for real-time peroperative monitoring of ossicular chain reconstruction during middle ear surgery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Recent advances in flexible PVDF based piezoelectric polymer devices for energy harvesting applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunija Sukumaran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Chatbouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Ducourneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10877-019-00364-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Material Systems and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (7), pp.746-780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1045389X20966058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276607v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chitosan ascorbate hydrogel improves water uptake capacity and cell adhesion of electrospun poly(epsilon-caprolactone) membranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+                <w:t xml:space="preserve">Pan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+                <w:t xml:space="preserve">Inbar Schlachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard M. Laine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andreea Pasc</w:t>
+                <w:t xml:space="preserve">Patrick Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 559, pp.420-426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276605v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic performance and defect characterization studies of core–shell architectured MgFe 2 O 4 @BaTiO 3 multiferroic nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal, biodegradation and theoretical perspectives on nanoscale confinement in starch/cellulose nanocomposite modified via green crosslinker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Preetha Balakrishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Geethamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ann Rose Abraham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Raneesh</w:t>
+                <w:t xml:space="preserve">Sreerag Gopi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Georges Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saju Joseph</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Nambissan</w:t>
+                <w:t xml:space="preserve">Matjaž Kunaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8CP04946G⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 134, pp.781-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276609v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02148739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of titanium dioxide nanowire incorporated poly(vinylidene fluoride–trifluoroethylene) scaffolds for bone tissue engineering applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flexible and self-standing nickel ferrite–PVDF-TrFE cast films: promising candidates for high-end magnetoelectric applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kala M. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jayalakshmy M. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshida Mayeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anitha Augustine</w:t>
+                <w:t xml:space="preserve">Kala M. S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Augustine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Jayalakshmy M. S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10856-019-6300-4⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48 (45), pp.16961 - 16973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9dt02856k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276606v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of hydrophilic P(VDF-TrFE) chloride sensitive polymer films for fluorescence sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+                <w:t xml:space="preserve">Liyun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oudich</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Qingjun Ding</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10965-019-1911-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383498v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitosan ascorbate hydrogel improves water uptake capacity and cell adhesion of electrospun poly(epsilon-caprolactone) membranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Augustine</w:t>
+                <w:t xml:space="preserve">A new device for real-time peroperative monitoring of ossicular chain reconstruction during middle ear surgery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Ducourneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Dan</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Parietti-Winkler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2019.01.063⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Monitoring and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (4), pp.827-832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10877-019-00364-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02276608v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal, biodegradation and theoretical perspectives on nanoscale confinement in starch/cellulose nanocomposite modified via green crosslinker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resilience improvement of an isotactic polypropylene-g-maleic anhydride by crosslinking using polyether triamine agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Létoffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hoppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preetha Balakrishnan</w:t>
+                <w:t xml:space="preserve">Richard M. Laine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.G. Geethamma</w:t>
+                <w:t xml:space="preserve">Nadia Canilho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sreerag Gopi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matjaž Kunaver</w:t>
+                <w:t xml:space="preserve">Andreea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2019.05.088⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 179, pp.121655. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2019.121655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02148739v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible and self-standing nickel ferrite–PVDF-TrFE cast films: promising candidates for high-end magnetoelectric applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic performance and defect characterization studies of core–shell architectured MgFe 2 O 4 @BaTiO 3 multiferroic nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Rose Abraham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raneesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kala M. S.</w:t>
+                <w:t xml:space="preserve">Saju Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jayalakshmy M. S.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anshida Mayeen</w:t>
+                <w:t xml:space="preserve">P. Mohammed Arif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kala M. S</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jayalakshmy M. S</w:t>
+                <w:t xml:space="preserve">P. Nambissan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9dt02856k⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (17), pp.8709-8720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8CP04946G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007843v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly lithium ion conductive, Al 2 O 3 decorated electrospun P(VDF-TrFE) membranes for lithium ion battery separators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of titanium dioxide nanowire incorporated poly(vinylidene fluoride–trifluoroethylene) scaffolds for bone tissue engineering applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anitha Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicy K.</w:t>
+                <w:t xml:space="preserve">Anwarul Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shruti Suriyakumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+                <w:t xml:space="preserve">Varun Raghuveeran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8NJ01907J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10856-019-6300-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277130v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02276606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Synthesis of Silver Nanospheres, Nanocubes, and Nanowires over Boron-Doped Graphene Sheets for Surface-Enhanced Raman Scattering Application and Enzyme-Free Detection of Hydrogen Peroxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microsystèmes communicants : modélisation, fabrication et mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oudich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anju K. Nair</w:t>
+                <w:t xml:space="preserve">J. Claudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kala Moolepparambil Sukumaran Nair</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">J. Streque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subbiah Alwarappan</w:t>
+                <w:t xml:space="preserve">E Tisserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (45), pp.13603-13614. </w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1007), </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20191007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277117v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dopamine functionalization of BaTiO 3</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Highly lithium ion conductive, Al 2 O 3 decorated electrospun P(VDF-TrFE) membranes for lithium ion battery separators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Jayalakshmy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Bicy K.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Suriyakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Paul P.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu A. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7DT03389C⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (24), pp.19505-19520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8NJ01907J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277131v1</w:t>
+                <w:t xml:space="preserve">hal-02277130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Temperature Variation of Acoustic Velocity in PDMS for High-Frequency Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">In Situ Synthesis of Silver Nanospheres, Nanocubes, and Nanowires over Boron-Doped Graphene Sheets for Surface-Enhanced Raman Scattering Application and Enzyme-Free Detection of Hydrogen Peroxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju K. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kala Moolepparambil Sukumaran Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subbiah Alwarappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2814541⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (45), pp.13603-13614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.8b02005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277126v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional nitrogen sulfur co-doped reduced graphene oxide – Ag nano hybrids (sphere, cube and wire) for nonlinear optical and SERS applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Dopamine functionalization of BaTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshida Mayeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kala M. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jayalakshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.068⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (6), pp.2039-2051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7DT03389C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277123v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic light scattering study of the ultrasonication of P(VDF-TrFE): A new model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Low-Temperature Variation of Acoustic Velocity in PDMS for High-Frequency Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Streque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Talbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Thomassey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1362926⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (5), pp.862-869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2018.2814541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443616v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrospun poly(vinylidene fluoride-trifluoroethylene)/zinc oxide nanocomposite tissue engineering scaffolds with enhanced cell adhesion and blood vessel formation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Tran</w:t>
+                <w:t xml:space="preserve">Multifunctional nitrogen sulfur co-doped reduced graphene oxide – Ag nano hybrids (sphere, cube and wire) for nonlinear optical and SERS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anju K. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.B. Bhavitha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sreekanth Perumbilavil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranitha Sankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 132, pp.380-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2018.02.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12274-017-1549-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01712240v1</w:t>
+                <w:t xml:space="preserve">hal-02277123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy study of the radiation resistance of ferroelectric copolymer filled with Al2O3 and ZnO nanoparticles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Dynamic light scattering study of the ultrasonication of P(VDF-TrFE): A new model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Hage-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2017160383⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (7), pp.649-658. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1023666X.2017.1362926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01528153v1</w:t>
+                <w:t xml:space="preserve">hal-02443616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completely green synthesis of silver nanoparticle decorated MWCNT and its antibacterial and catalytic properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oluwatobi Oluwafemi</w:t>
+                <w:t xml:space="preserve">Electrospun poly(vinylidene fluoride-trifluoroethylene)/zinc oxide nanocomposite tissue engineering scaffolds with enhanced cell adhesion and blood vessel formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Dan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandile Songca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Alejandro Sosnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Miska</w:t>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88 (1-2), pp.71-81. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (10), pp.3358 - 3376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/pac-2015-0602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-017-1549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443640v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Acoustic Wave Device with Reduced Insertion Loss by Electrospinning P(VDF–TrFE)/ZnO Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Augustine</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy study of the radiation resistance of ferroelectric copolymer filled with Al2O3 and ZnO nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sawsen Rouabah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Sarry</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhafid Chaabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano-micro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40820-016-0088-2⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77 (3), pp.30701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2017160383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02277142v1</w:t>
+                <w:t xml:space="preserve">hal-01528153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric, magnetic, piezoelectric and magnetoelectric studies of phase pure (BiFeO 3 –NaNbO 3 )–(P(VDF-TrFE)) nanocomposite films prepared by spin coating</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Completely green synthesis of silver nanoparticle decorated MWCNT and its antibacterial and catalytic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwatobi Oluwafemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile Songca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sabu Thomas</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88 (1-2), pp.71-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/pac-2015-0602⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5RA24602D⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02277156v1</w:t>
+                <w:t xml:space="preserve">hal-02443640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis, antibacterial, cytotoxicity and sensing properties of starch-capped silver nanoparticles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Rouxel</w:t>
+                <w:t xml:space="preserve">Surface Acoustic Wave Device with Reduced Insertion Loss by Electrospinning P(VDF–TrFE)/ZnO Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Augustine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.11.010⟩</w:t>
+              <w:t xml:space="preserve">Nano-micro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 8 (3), pp.282-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40820-016-0088-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01281134v1</w:t>
+                <w:t xml:space="preserve">hal-02277142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green synthesis of yellow emitting PMMA-CdSe/ZnS quantum dots nanophosphors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Miska</w:t>
+                <w:t xml:space="preserve">Electric, magnetic, piezoelectric and magnetoelectric studies of phase pure (BiFeO 3 –NaNbO 3 )–(P(VDF-TrFE)) nanocomposite films prepared by spin coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rehana P. Ummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raneesh B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (33), pp.28069-28080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA24602D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.070⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01293137v1</w:t>
+                <w:t xml:space="preserve">hal-02277156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural impact on piezoelectricity in PVDF and P(VDF-TrFE) thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Strashilov</w:t>
+                <w:t xml:space="preserve">Synthesis, antibacterial, cytotoxicity and sensing properties of starch-capped silver nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alexieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+                <w:t xml:space="preserve">Oluwatobi S. Oluwafemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. S. Nguyen</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Sandile P. Songca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. P. Jayachandran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00339-014-8911-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213, pp.75-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2015.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293133v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric, magnetic and optical limiting (short pulse and ultrafast) studies in phase pure (1-x)BiFeO3-xNaNbO(3) multiferroic nanocomposite synthesized by the pechini method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehana P. Ummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sreekanth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reji Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (82), pp.67157-67164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ra10422j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonication and other processing conditions on the morphology, thermomechanical, and piezoelectric properties of poly(vinylidene difluoride-trifluoroethylene) copolymer films</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
+                <w:t xml:space="preserve">Green synthesis of yellow emitting PMMA-CdSe/ZnS quantum dots nanophosphors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sneha Mohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oluwatobi S. Oluwafemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandile P. Songca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soney C. George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23670⟩</w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39, pp.587-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2015.05.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293182v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion of nanoparticles: From organic solvents to polymer solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Structural impact on piezoelectricity in PVDF and P(VDF-TrFE) thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strashilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Alexieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied physics. A, Materials science &amp; processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 118 (4), pp.1469-1477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00339-014-8911-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.07.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01293184v1</w:t>
+                <w:t xml:space="preserve">hal-01293133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Elastic Constants of Polymer/Nanoparticles Composites Using the Brillouin Spectroscopy and the Mechanical Homogenization Modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonication and other processing conditions on the morphology, thermomechanical, and piezoelectric properties of poly(vinylidene difluoride-trifluoroethylene) copolymer films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesselam Dahoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 53 (7), pp.1502-1511. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pen.23397⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 54 (6), pp.1280-1288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292304v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brillouin spectroscopy: A new tool to decipher viscoelastic properties of biological scaffold functionalized with nanoscale films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Dispersion of nanoparticles: From organic solvents to polymer solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-130749⟩</w:t>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (1), pp.149-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2013.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292306v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Elastic Constants of Polymer/Nanoparticles Composites Using the Brillouin Spectroscopy and the Mechanical Homogenization Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latifa Houf</w:t>
+                <w:t xml:space="preserve">M'Barek Taghite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Engineering and Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53 (7), pp.1502-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pen.23397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/app.39271⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00874240v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite piezoelectric films of P(VDF-TrFE)/LiNbO 3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Badie</w:t>
+                <w:t xml:space="preserve">Brillouin spectroscopy: A new tool to decipher viscoelastic properties of biological scaffold functionalized with nanoscale films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">brice vincent</w:t>
+                <w:t xml:space="preserve">E. Paternotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
+                <w:t xml:space="preserve">V. -S. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/APP.38746⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (4), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-130749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889116v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t>
+                <w:t xml:space="preserve">Preparation of Transparent PMMA/Fe(IO3)3 Nanocomposite Films from Microemulsion Polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ladj</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Latifa Houf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Marty</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp 1203-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.39271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292308v1</w:t>
+                <w:t xml:space="preserve">hal-00874240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of cluster size and surface functionalization of ZnO nanoparticles on the morphology, thermomechanical and piezoelectric properties of P(VDF-TrFE) nanocomposite films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Domingues dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 279, pp.204-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.04.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature-dependent adsorption of surfactant molecules and associated crystallization kinetics of noncentrosymmetric Fe(IO3)(3) nanorods in microemulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hebraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachid Ladj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-I1⟩</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (11), pp.4431-4437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292311v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite piezoelectric films of P(VDF-TrFE)/LiNbO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brice Vincent</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lamouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">brice vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 129 (1), pp.391 - 396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/APP.38746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292310v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cluster size and surface functionalization of ZnO nanoparticles on the morphology, thermomechanical and piezoelectric properties of P(VDF-TrFE) nanocomposite films</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">CNRS School ``Nanophysics for Health'', 5-9 November 2012, Mittelwhir, France PREFACE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Léonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hebraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.04.070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1477-3155-11-S1-I1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01889055v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of P(VDF-TrFE)/Al2O3 nanocomposite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Flexible Over-Moded Resonators Based on P(VDF-TrFE) Thin Films With Very High Temperature Coefficient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Senechault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Blampain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 59 (1), pp.163-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2168⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 60 (10), pp.2039-2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2013.2794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277359v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Influence of cluster size and surface functionalization of ZnO nanoparticles on the morphology, thermomechanical and piezoelectric properties of P(VDF-TrFE) nanocomposite films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Domingues Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 279, pp.204 - 211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2013.04.070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00753589v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonication and dispersion stability on the cluster size of alumina nanoscale particles in aqueous solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Preparation and characterization of P(VDF-TrFE)/Al2O3 nanocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Fort</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (1), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2012.2168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02277396v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ crystallization and growth dynamics of acentric iron Iodate nanocrystals in w/o microemulsions probed by Hyper-Rayleigh scattering measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Les promesses des nanocomposites polymères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 115 ((1)), pp. 23-30</w:t>
+              <w:t xml:space="preserve">Plastique et caoutchouc Magasine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 890, pp 44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596123v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonication and dispersion stability on the cluster size of alumina nanoscale particles in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">brice vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.382-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672030v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02277396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ultrasonication and dispersion stability on the cluster size of alumina nanoscale particles in aqueous solutions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In situ crystallization and growth dynamics of acentric iron Iodate nanocrystals in w/o microemulsions probed by Hyper-Rayleigh scattering measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Houf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 ((1)), pp. 23-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04019801v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Descaling ability of low-alloy steel wires depending on composition and rolling process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Nanocharges. Les promesses des nanocomposites polymères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Confente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plastique &amp; Caoutchouc Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp. 44-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03029975v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite PMMA/SiO&amp;lt;SUB align=right&amp;gt;2: Brillouin scattering and tribological study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of ultrasonication and dispersion stability on the cluster size of alumina nanoscale particles in aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">R. Kouitat</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ultrasonics Sonochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (1), pp.382-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultsonch.2010.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2010.035139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029976v1</w:t>
+                <w:t xml:space="preserve">hal-04019801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature study of potassium niobate (KNbO&amp;lt;sub&amp;gt;3&amp;lt;/&amp;gt;) elastic constants by brillouin spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite PMMA/SiO&amp;lt;SUB align=right&amp;gt;2: Brillouin scattering and tribological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">O. Elmazria</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kouitat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1080⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Surface Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4/5/6), pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSURFSE.2010.035139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029980v1</w:t>
+                <w:t xml:space="preserve">hal-03029976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Descaling ability of low-alloy steel wires depending on composition and rolling process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bourson</w:t>
+                <w:t xml:space="preserve">D. Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-F. Marêche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Confente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (4), pp.1155-1166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2009.12.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448494v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (8), pp.4780-4785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032278v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface des solides - Physisorption – Chimisorption – Ségrégation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Temperature study of potassium niobate (KNbO&amp;lt;sub&amp;gt;3&amp;lt;/&amp;gt;) elastic constants by brillouin spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A Thomy</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hakiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Elmazria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur. Physique Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-af3680⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 56 (3), pp.644-648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2009.1080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418171v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Synthesis of Nanosized Niobium Oxides and Lithium Niobate Particles and Their Characterization by XPS Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Menuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 9 (8), pp.4780-4785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2009.1087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029978v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: hypersons in ZnO on silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiscale Characterization of single-Walled Carbon Nanotube/Polymer Composites by Coupling Raman and Brillouin Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Elmazria</w:t>
+                <w:t xml:space="preserve">B. Vigolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vincent</w:t>
+                <w:t xml:space="preserve">P. Bourson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bouvot</w:t>
+                <w:t xml:space="preserve">J.-F. Marêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113, pp.17648-17654</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03029984v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface composition modification of high-carbon low-alloy steels oxidized at high temperature in air</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Surface des solides - Physisorption – Chimisorption – Ségrégation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pigeat</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Ehrhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Weber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Confente</w:t>
+                <w:t xml:space="preserve">A Thomy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 254 (17), pp.5348-5358. </w:t>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur. Physique Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.02.085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-af3680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03029982v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eschbach</w:t>
+                <w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: hypersons in ZnO on silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Rouxel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Vincent</w:t>
+                <w:t xml:space="preserve">J Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mugnier</w:t>
+                <w:t xml:space="preserve">O Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Galez</w:t>
+                <w:t xml:space="preserve">B Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouvot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (10), pp.105502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/10/105502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00339042v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and Piezoelectric Constants of Potassium Niobate Studied by Brillouin Spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Surface composition modification of high-carbon low-alloy steels oxidized at high temperature in air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Confente</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferroelectrics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 254 (17), pp.5348-5358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2008.02.085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00150190701353911⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029985v1</w:t>
+                <w:t xml:space="preserve">hal-03029982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation across the metal/oxide interface occurring during oxidation at high temperatures of diluted iron based alloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Galez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.07.004⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (5-8), pp.1260-1264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2006.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03029997v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00339042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U Müller</w:t>
+                <w:t xml:space="preserve">Elastic and Piezoelectric Constants of Potassium Niobate Studied by Brillouin Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Hakiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eschbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t>
+              <w:t xml:space="preserve">Ferroelectrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 351 (1), pp.96-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00150190701353911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030000v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface oxidation and thin film preparation of AlCuFe quasicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 81 (10-12), pp.488-514. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsurf.2006.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation kinetics of the quasicrystalline i-AlCuFe phase compared with that of crystalline ω-AlCuFe and pure aluminum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Segregation across the metal/oxide interface occurring during oxidation at high temperatures of diluted iron based alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Confente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 351 (10-11), pp.802-809. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 435-436, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030015v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Icosahedral Al62Cu25.5Fe12.5 phase in the presence of carbon</w:t>
+                <w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bonasso</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Bactavatchalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Alnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Bailer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Kolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.111-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030017v1</w:t>
+                <w:t xml:space="preserve">hal-03030000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of forced flectional vibrations on SF6 absorption on stainless steel FeNi</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Oxidation kinetics of the quasicrystalline i-AlCuFe phase compared with that of crystalline ω-AlCuFe and pure aluminum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gil-Gavatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351 (10-11), pp.802-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.12.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03030012v1</w:t>
+                <w:t xml:space="preserve">hal-03030015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Icosahedral Al62Cu25.5Fe12.5 phase in the presence of carbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 390 (1-2), pp.166-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01568029v1</w:t>
+                <w:t xml:space="preserve">hal-03030017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ control of AlCuFe thin film crystallization using optical pyrometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Influence of forced flectional vibrations on SF6 absorption on stainless steel FeNi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 120 (2), pp.562-566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2004.12.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.03.029⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03030010v1</w:t>
+                <w:t xml:space="preserve">hal-03030012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of oxygen on the making of AlCuFe quasicrystalline coatings</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imaging of microwave-induced acoustic fields in LiNbO 3 by high-performance Brillouin microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Elmazria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bouvot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mainka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00139-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 38 (12), pp.2026 - 2030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/38/12/026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030019v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01568029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal behavior of c ( 2 × 2 ) layers in the Pb/Cu(110) system and the influence of surface defects on the order-disorder transition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">In situ control of AlCuFe thin film crystallization using optical pyrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petitot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Mutaftschiev</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 485 (1-2), pp.8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.5987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03030134v1</w:t>
+                <w:t xml:space="preserve">hal-03030010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural aspects of the threefold surface of icosahedral Al–Pd–Mn</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effect of oxygen on the making of AlCuFe quasicrystalline coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 409 (2), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0040-6090(02)00139-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00513-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030023v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface oxidation of the Al 62 Cu 25.5 Fe 12.5 icosahedral quasicrystal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal behavior of c ( 2 × 2 ) layers in the Pb/Cu(110) system and the influence of surface defects on the order-disorder transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Michailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Gil-Gavatz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">C. de Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pigeat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
+                <w:t xml:space="preserve">B. Mutaftschiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01418610008212152⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 61 (9), pp.5987-5992. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.61.5987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030021v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of thermal emissivity for thin films by a direct method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural aspects of the threefold surface of icosahedral Al–Pd–Mn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.-H. Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Geneve</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C.J. Jenks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Lograsso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.9293⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 461 (1-3), pp.L521-L527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(00)00513-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030138v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional overgrowth in the low submonolayer range: the case of</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Surface oxidation of the Al 62 Cu 25.5 Fe 12.5 icosahedral quasicrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Gil-Gavatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Boyan Mutaftschiev</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(94)00709-8⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine a</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 80 (9), pp.2083-2097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01418610008212152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03030141v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commensurate phases and phase transitions in quasi-compact submonolayers of Pb/Cu(110)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Calculation of thermal emissivity for thin films by a direct method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Geneve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Confente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bigeard</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (15), pp.9293-9300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.9293⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)91423-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03030143v1</w:t>
+                <w:t xml:space="preserve">hal-03030138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Two-dimensional overgrowth in the low submonolayer range: the case of</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe de Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michail Michailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boyan Mutaftschiev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 324 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(94)00709-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commensurate phases and phase transitions in quasi-compact submonolayers of Pb/Cu(110)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Beauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mutaftschiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bigeard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 272 (1-3), pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/0039-6028(92)91423-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Thermal-energy atom-scattering study of Pb submonolayers on Cu(110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe de Beauvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bigeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boyan Mutaftschiev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter (1978-1997)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 44 (8), pp.4024-4027. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.44.4024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13556,1629 +13824,1629 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of nanotechnology-related risk perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Atarodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Toniolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Thaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-J. Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials-Eurotransnano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nancy (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le management de projets collaboratifs innovants: moments de tension et fonction de médiation. Le cas du projet NP, labellisé par deux pôles de compétitivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Wannenmacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lamouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e conférence du GeCSO (Gestion des Connaissances dans la Société et les Organisations): La génération des connaissances dans l’activité au sein des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICN Business School Nancy-Metz; CEREFIGE, Centre Européen de Recherche en Économie Financière et Gestion des Entreprises; ISAM-IAE Nancy; Telecom, école de management, Jun 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01376680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanotechnologies, risk perception, social and human sciences: an opened field to transdisciplinarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Atarodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gilibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Toniolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8thInternational Conference on the Environmental Effects of Nanoparticles and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journées AFPF - Prairies, systèmes fourragers et changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Leau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Yvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Professionnelles AFPF : Le changement climatique : incertitudes et opportunités pour les prairies et les systèmes fourragers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Mar 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D MEMS-based tactile vibration sensor for measurement on lightweight objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Arthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.S. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Applications of Ferroelectrics, (ISAF-ECAPD-PFM'12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00772818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem cells differentiation induced by physical stimulation using piezoelectric nanocomposite material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courtout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Joint 21st IEEE ISAF / 11th IEEE ECAPD / IEEE PFM (ISAF/ECAPD/PFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Aveiro, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth and formation dynamics of acentric dielectric nanoparticles in reverse microemulsions probed by Hyper-Rayleigh Scattering measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Joulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Houf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Materials 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy applied to the characterization of SAW propagation losses in langasite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdieh Seifaddini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 IEEE Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, San Diego, United States. pp.539-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acentric nanocrystals for piezoelectric and nonlinear optical nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Latifa Houf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustafa El Kass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Hadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00600645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mugnier</w:t>
+                <w:t xml:space="preserve">Nanoparticules de LiNbO3 : synthèse, propriétés ONL et nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Dietz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées de la matière condensée (JMC12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596104v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00604376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoparticules de LiNbO3 : synthèse, propriétés ONL et nanocomposites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Dietz</w:t>
+                <w:t xml:space="preserve">Hyper Rayleigh Scattering: a means for investigating the growth mechanism of nanocrystals with quadratic optical properties in reverse micellar solution route synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustafa El Kass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Houf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Joulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Dantec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la matière condensée (JMC12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Troyes, France</w:t>
+              <w:t xml:space="preserve">EOS Annual Meeting 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00604376v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin Scattering and Tribological Study of PMMA/SiO 2 Nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Achievements in Materials and Environmental Sciences Names</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2007, Nancy, France. pp.79-82, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/names2007019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and characterization of nanocomposite materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Galez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanostructured and functional polymer-based materials and composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00390533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15188,154 +15456,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a transportable 171Yb optical lattice clock for geodetic exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Katrin Landa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Pearlstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Romero González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pointard Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Houches School on Quantum Metrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Les Houches School of Physics, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05493854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15345,680 +15613,680 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Polymeric Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sajith Thottathil Abdulrahman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">River Publishers, 1, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003337041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineered Polymer Nanocomposites for Energy Harvesting Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mundiyaniyil Thankacha Rahul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Ameduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2022, 978-0-12-824155-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/C2020-0-01688-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Polymeric Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Praveen K.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indu Raj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandhya Gopalakrishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">River publishers, 2021, 9788770221368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations Advanced Polymeric Materials for Sustainability and Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. MEREENA LUKE; K. R. DHANYA; DIDIER ROUXEL; NANDAKUMAR KALARIKKAL; SABU THOMAS. CRC Press, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Polymeric Materials for Sustainability and Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S THOTTATHIL; S THOMAS; N KALARIKKAL; D ROUXEL. CRC Press, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of Polymer Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sabu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalekshmi Ponnamma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2016, 978-0-323-40183-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wulff Possart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wiley, 1, 2005, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/3527607307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16028,1496 +16296,1496 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid composites with shape memory alloys and piezoelectric thin layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunija Sukumaran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Chatbouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guven Muslum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarak Ben Zineb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineered Polymer Nanocomposites for Energy Harvesting Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.225-265, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-824155-4.00007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03978553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foreword</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Versatile Nature of Poly (Vinylpyrrolidone) in Clinical Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabu Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luke P. Mereena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.R. Dhanya</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Fabrication, and Characterization of Multifunctional Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, 2021, 9780128205587</w:t>
+              <w:t xml:space="preserve">Advanced Studies in Experimental and Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apple Academic Press, pp.83-105, 2021, 978-1771889063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418211v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile Nature of Poly (Vinylpyrrolidone) in Clinical Medicine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Foreword</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...53 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sabu Thomas; Nandakumar Kalarikkal; Ann Rose Abraham. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Studies in Experimental and Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apple Academic Press, pp.83-105, 2021, 978-1771889063</w:t>
+              <w:t xml:space="preserve">Design, Fabrication, and Characterization of Multifunctional Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, 2021, 9780128205587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417587v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developments of Health Care: A Brief History of Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mereena Luke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. R. Dhanya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomy Muringayil Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Józef T Haponiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Studies in Experimental and Clinical Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apple Academic Press, pp.3-30, 2021, 9781771889063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Brillouin: introduction et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopies Vibrationnelles : Théorie, aspects pratiques et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 97828130002556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Brillouin : introduction et exemples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Margueritat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guilhem Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopies vibrationnelles. Théorie, aspects pratiques et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.247-272, 2020, 9782813002556. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17184/eac.4203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispersion and characterization of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenne Fleutot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedical Applications of Nanoparticles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Taylor and Francis Group, 2018, 9781498750011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy—introducing the advantages and application areas in polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepalekshmi Ponnamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sabu Thomas; Didier Rouxel; Deepalekshmi Ponnamma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy of Polymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.1-14, 2016, 978-0-323-40183-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brillouin spectroscopy of polymer nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectroscopy of Polymer Nanocomposites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.362-392, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-323-40183-8.00012-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03007882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological performance of quasicrystalline AlCuFe PVD thin films achieved by different deposition procedures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Mechanical Interphases In Epoxies As Seen By Non-Destructive High Performance Brillouin Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Arnould</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Kristian Kruger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravindrakumar Bactavatchalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothee Liebschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Wulff Possart. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les progrès en tribologie par l’ingéniérie des matériaux et des surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, Lausanne, pp.111-118, 2005</w:t>
+              <w:t xml:space="preserve">Adhesion - Current Research and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WileyVerlag, Weinheim, pp.125-142, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418172v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Interphases In Epoxies As Seen By Non-Destructive High Performance Brillouin Microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Tribological performance of quasicrystalline AlCuFe PVD thin films achieved by different deposition procedures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dorothee Liebschner</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bonasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pigeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lapostolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adhesion - Current Research and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WileyVerlag, Weinheim, pp.125-142, 2005</w:t>
+              <w:t xml:space="preserve">Les progrès en tribologie par l’ingéniérie des matériaux et des surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Polytechniques et Universitaires Romandes, Lausanne, pp.111-118, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418126v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie des surfaces ou comment aller vers l’infiniment petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Grévillot; A. Storck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.65-74, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auger electron microprobe analysis of the surface of Al62Cu25.5Fe12.5 quasicrystal. First steps of oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Gil-Gavatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Pigeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Plaindoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alan Goldman; Patricia A. Thiel; Daniel Sordelet; Jean-Marie Dubois. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New horizons in quasicrystals - Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Scientific, Singapore, pp.173-180, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17527,368 +17795,368 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric sensor and instrument including such a sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US-10854807-B2. US Patent App. 15/561,499,. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur piézoélectrique et instrument comportant un tel capteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: Brevet France N°1552487. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capteur de vibrations souple à base de film polymère nanocomposite piézoélectrique pour application médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libor Rufer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 447359. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de plaquage temporaire de substrat souple pour les microtechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Badie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: 432468. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17898,117 +18166,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles technologies de matériaux polymères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vuillermoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, INNOVATION&amp;Industrie N°32 Mai 2010 pp. 50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18018,231 +18286,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ MAGnétique principal par Inversion de données d'OBServatoires (MAGIOBS): étude de résolution spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Magmas et Volcans, Campus universitaire des Cézeaux, 6 avenue Blaise Pascal, 63170 Aubière. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du champ MAGnétique principal par Inversion de données d'OBServatoires (MAGIOBS): Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Thébault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie-Sarah Gailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Oehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire Magmas et Volcans, Campus universitaire des Cézeaux, 6 avenue Blaise Pascal, 63170 Aubière. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18252,100 +18520,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par diffraction d'atomes d'hélium du système Pb/Cu(110) aux différents stades de formation de la monocouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université Henri Poincaré - Nancy 1, 1993. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1993NAN10075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01748615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18355,394 +18623,394 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanophysics for Health - CNRS School</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. LEONARD; D. ROUXEL; P. HEBRAUD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole CNRS: nanophysique pour la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11 (Supplément 1), 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of microwave-induced phonons by μ-Brillouin spectroscopy: Hypersound in ZnO on Silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Le Brizoual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. K. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Elmazria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.61 - 63, 2005, JOURNAL DE PHYSIQUE IV, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2005129013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generalized Cauchy relation as an universal property of the amorphous state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bactavatchalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mainka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Gilow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th Winter School on Wave and Quantum Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Ustron, Poland. 129, pp.45 - 49, 2005, JOURNAL DE PHYSIQUE IV, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2005129010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18752,443 +19020,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ɛ-caprolactone)/Functionalized-Carbon Nanotube Electrospun Nanocomposites: Crystallization and Thermal Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bicy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Geethamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nandakumar Kalarikkal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 381 (1), pp.1800140, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/masy.201800140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green synthesis of CdSe/ZnS core-shell quantum dot nanophosphors and its Poly methyl methacrylate composite thin film in the visible spectral range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sneha Mohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theertha Soman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel O. Oluwafemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soney C. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Miska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1748, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2015.76⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature Magnetic Studies of phase pure (BiFeO3-NaNbO3)-(P(VDF-TrFE)) Nanocomposite films prepared by spin coating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehana P. Ummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Raneesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabu Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Congress on Microscopy (WCM-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Scientific &amp; Engineering Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 (12), pp.66, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId619"/>
+      <w:footerReference w:type="default" r:id="rId630"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -19335,51 +19603,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487107v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhadrapriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gara Kishor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Bhowmik" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sreelakshmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-026-12198-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499359v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Bhadrapriya" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Natarajan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Abdul Basith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.119157" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Vinodan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh Balakrishnan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118084" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073869v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rahul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh B" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129057" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Chacko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiya Mohammed" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raneesh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126135" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141369v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annieta Philip K" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124910" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jince Thomas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Francis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiah Ahmad" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52366" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140937v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Jose" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00395-7" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose James" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vazhathara Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanagegham Sidharathan Sisanth" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Joseph Maria" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52978" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978472v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annieta Philip" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07142-7" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978435v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bicy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Belal Gueye" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.101977" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405792v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geethamma G" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123742" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405790v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintil Jose" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Han Chan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Winie" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tharayil" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405784v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. James" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thomas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strankowski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalarikkal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007790v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshida Mayeen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Kala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunija" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. N Bhowmik" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155492" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007754v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Vasudeo Rane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huskic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108484" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924427v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sandhya" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sreekala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007785v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyanto Therattil" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar S Anil" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly A Pothan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J Maria" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/aba764" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123473" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007769v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2020.1826329" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443604v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Li" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Ding" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Ding" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-019-1911-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276607v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ducourneau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-019-00364-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276609v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Rose Abraham" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohammed Arif" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nambissan" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04946G" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276606v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Augustine" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwarul Hasan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Raghuveeran" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-019-6300-4" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276608v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Schlachet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.063" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02148739v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Balakrishnan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Geethamma" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreerag Gopi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kunaver" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.088" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007843v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S." TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S." TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02856k" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K." TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Suriyakumar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P." TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu A. S." TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01907J" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277117v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju K. Nair" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala Moolepparambil Sukumaran Nair" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subbiah Alwarappan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02005" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277131v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayalakshmy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03389C" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277126v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomassey" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2814541" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277123v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Bhavitha" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranitha Sankar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.068" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443616v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1362926" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712240v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sosnik" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1549-8" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528153v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chaabi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160383" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BH9SJQ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443640v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Mohan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi Oluwafemi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile Songca" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-0602" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277142v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-016-0088-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277156v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana P. Ummer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24602D" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281134v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi S. Oluwafemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile P. Songca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Jayachandran" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.11.010" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042F1J3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.070" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH84HRFB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293133v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strashilov" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexieva" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nguyen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8911-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293134v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekanth" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10422j" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293182v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23670" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4C1D1033685200F7D86569140090C3492E94F50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293184v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.07.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292304v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Schmitt" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Taghite" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23397" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WKCMDTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292306v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beroud" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paternotte" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -S. Nguyen" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130749" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292309v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues dos Santos" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.04.070" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QZMJ49-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889055v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277359v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2168" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277396v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.07.003" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019801v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029975v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gen&#232;ve" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Confente" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.12.028" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZRBH2CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029976v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2010.035139" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418171v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weber" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomy" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3680" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029982v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.02.085" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PKG3S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029997v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.004" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBC7393-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030002v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2006.07.002" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRD3J47-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030015v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil-Gavatz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.02.013" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GFL4DN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030017v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.08.017" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZTSR71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030012v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.12.018" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-068DSBMT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030010v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitot" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.029" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3L0V39-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030019v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00139-6" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84RDBHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030134v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michailov" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Beauvais" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutaftschiev" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.5987" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030023v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cai" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Jenks" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00513-6" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQBRLVM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030021v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gil-Gavatz" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212152" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030138v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneve" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.9293" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030141v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Beauvais" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Mutaftschiev" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)00709-8" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC0CB3CM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030143v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigeard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91423-9" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJSS1RJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030145v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigeard" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.4024" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384858v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilibert" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Toniolo" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376680v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamouroux" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384898v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schneider" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Toniolo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749908v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leau" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772818v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arthaud" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Nguyen" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277352v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouvenin" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtout" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418124v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/names2007019" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978578v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajith Thottathil Abdulrahman" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337041" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140958v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mundiyaniyil Thankacha Rahul" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sabu" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01688-9" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417510v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen K.M" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Raj" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Gopalakrishnan" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417518v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417530v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963710v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalekshmi Ponnamma" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030005v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418211v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417587v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke P. Mereena" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dhanya" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418108v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mereena Luke" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dhanya" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef T Haponiuk" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418111v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963701v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007882v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-40183-8.00012-4" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418172v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonasso" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnould" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418126v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristian Kruger" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;ller" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindrakumar Bactavatchalou" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Liebschner" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418207v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418209v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plaindoux" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417466v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417472v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910153v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417492v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748615v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10075" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417573v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940806v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geethamma" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800140" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277231v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theertha Soman" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O. Oluwafemi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.76" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418114v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499359v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Bhadrapriya" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthick Natarajan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyid Abdul Basith" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arunkumar Chandrasekhar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gara Kishor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.119157" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604670v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajmal Parveena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Swalihu P.M" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Jayadas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Haridas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopika M" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2026.114753" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487107v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bhadrapriya" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabindra Nath Bhowmik" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sreelakshmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Fernandes Tronco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-026-12198-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620053v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Jim&#233;nez Riob&#243;o" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pon&#231;ot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hupont" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nandakumar Kalarikkal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-026-06441-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreelakshmi Moozhiyil Purushothaman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitra Lekha C S" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabu Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.129155" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985354v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Chitra Lekha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaik Ruksana Begum" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabavathi Munirathinam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2025.128257" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073891v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karthik Vinodan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh Balakrishnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2025.118084" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Rahul" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raneesh B" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2024.129057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chitralekha C.S" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.4c01157" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073881v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jemy James" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin George Thomas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomy Muringayil Joseph" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Maria" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vignaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pol.20240765" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708191v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiyanathan Ponnan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Shamim Reza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Fernandes-Tronco" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.4c00519" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972001v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy Kottathodi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Royaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poncot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rouxel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pls2.10090" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04243721v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126179" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05073876v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sobi Chacko" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubiya Mohammed" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raneesh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2023.126135" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978355v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunija Sukumaran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Chatbouri" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Badie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Thiebaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarak Ben Zineb" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X221111550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04141369v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annieta Philip K" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124910" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879364v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jince Thomas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minu Elizabeth Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiji Abraham" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejoy Francis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakiah Ahmad" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52366" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiko Jose" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-022-00395-7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose James" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vazhathara Thomas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishanagegham Sidharathan Sisanth" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Joseph Maria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.52978" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rahul" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Annieta Philip" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-022-07142-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978491v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bicy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepa Elizabeth Mathew" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arul Manuel Stephen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2021.101716" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978435v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bicy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Belal Gueye" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfin.2022.101977" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405792v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geethamma G" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123742" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kottathodi Bicy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bourson" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.51208" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03228876v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Thevenot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsen Rouabah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=brice vincent" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.50420" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405790v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintil Jose" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Han Chan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Winie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Joseph" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhimanyu Tharayil" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym13020299" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03405784v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. James" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Thomas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Strankowski" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kalarikkal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtchem.2020.100383" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007790v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshida Mayeen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. S Kala" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sunija" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.N. N Bhowmik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.155492" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007754v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abitha Vayyaprontavida Kaliyathan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajay Vasudeo Rane" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Huskic" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2020.108484" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sandhya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sreekala" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Boudenne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Garnier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.25715" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02871375v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Georges Thomas" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Morreale" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Paolo La Mantia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13112654" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999585v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiheng Liang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weichuan Huang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5145316" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007785v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessyanto Therattil" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar S Anil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laly A Pothan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna J Maria" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-6331/aba764" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007726v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2020.123473" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007769v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10601325.2020.1826329" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994589v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Tisserand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1045389X20966058" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276608v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Augustine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Dan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inbar Schlachet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Menu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2019.01.063" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02148739v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preetha Balakrishnan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Geethamma" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreerag Gopi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matja&#382; Kunaver" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2019.05.088" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007843v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S." TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S." TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala M. S" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayalakshmy M. S" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9dt02856k" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443604v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Li" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyun Ding" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingjun Ding" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10965-019-1911-5" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276607v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Son Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Vincent" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Ducourneau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Parietti-Winkler" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10877-019-00364-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276605v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien L&#233;toff&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hoppe" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Laine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Canilho" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Pasc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2019.121655" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Rose Abraham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saju Joseph" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mohammed Arif" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nambissan" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CP04946G" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276606v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Augustine" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anwarul Hasan" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varun Raghuveeran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10856-019-6300-4" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02383498v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hage-Ali" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudich" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Claudel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Streque" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Tisserand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20191007" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277130v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicy K." TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Suriyakumar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Paul P." TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu A. S." TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8NJ01907J" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277117v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju K. Nair" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kala Moolepparambil Sukumaran Nair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subbiah Alwarappan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277131v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jayalakshmy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT03389C" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277126v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Streque" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Talbi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Thomassey" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2018.2814541" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277123v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.B. Bhavitha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreekanth Perumbilavil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranitha Sankar" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2018.02.068" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443616v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Hage-Ali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1023666X.2017.1362926" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712240v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Sosnik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-017-1549-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528153v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Chaabi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Girard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2017160383" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-BH9SJQ0V-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02443640v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sneha Mohan" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi Oluwafemi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile Songca" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Miska" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2015-0602" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277142v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Sarry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40820-016-0088-2" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277156v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehana P. Ummer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA24602D" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01281134v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oluwatobi S. Oluwafemi" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandile P. Songca" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P. Jayachandran" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2015.11.010" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-042F1J3R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293134v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sreekanth" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reji Philip" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ra10422j" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293137v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soney C. George" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2015.05.070" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RH84HRFB-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293133v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strashilov" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alexieva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S. Nguyen" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-014-8911-4" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293182v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Meier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesselam Dahoun" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23670" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4C1D1033685200F7D86569140090C3492E94F50/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293184v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2013.07.015" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292304v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadji" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Schmitt" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Taghite" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pen.23397" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WKCMDTH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292306v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beroud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paternotte" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. -S. Nguyen" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-130749" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874240v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Houf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mugnier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Dantec" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.39271" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CK72R266-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292309v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues dos Santos" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2013.04.070" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3QZMJ49-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292308v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ladj" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Marty" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.07.046" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GT4T1SPD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889116v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lamouroux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Domingues Dos Santos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/APP.38746" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M6S2SV0N-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292311v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie L&#233;onard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hebraud" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1477-3155-11-S1-I1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292310v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Senechault" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Blampain" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2013.2794" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889055v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277359v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bauer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2012.2168" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753589v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Fort" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultsonch.2010.07.003" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596123v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustafa El Kass" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672030v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04019801v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029976v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eschbach" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vincent" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kouitat" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSURFSE.2010.035139" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029975v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gen&#232;ve" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pigeat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Confente" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2009.12.028" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZRBH2CS-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029978v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Eschbach" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2009.1087" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029980v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Hakiki" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Elmazria" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2009.1080" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032278v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448494v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vigolo" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bourson" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Mar&#234;che" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418171v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weber" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Ehrhardt" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thomy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-af3680" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029984v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Brizoual" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kr&#252;ger" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Elmazria" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bouvot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/10/105502" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D03A98525B77A91F408B04EB9D4E12B91F8E4961/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029982v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weber" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2008.02.085" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M4PKG3S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339042v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rouxel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mugnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Galez" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2006.07.035" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029985v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vialle" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190701353911" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030002v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsurf.2006.07.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FRD3J47-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03029997v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.07.004" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5QBC7393-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030015v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil-Gavatz" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.02.013" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9GFL4DN0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030017v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonasso" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.08.017" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VZTSR71-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030012v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nicolay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sarry" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2004.12.018" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-068DSBMT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568029v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mainka" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/38/12/026" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D9A96E850313953A8F50A9FFD51B8A09110A030F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030010v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petitot" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.029" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW3L0V39-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030019v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(02)00139-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V84RDBHV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030134v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michailov" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Beauvais" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mutaftschiev" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.61.5987" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030023v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.-H. Cai" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Jenks" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Lograsso" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ross" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(00)00513-6" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXQBRLVM-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030021v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Gil-Gavatz" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pigeat" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dubois" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418610008212152" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030138v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Geneve" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.9293" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030141v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Beauvais" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michail Michailov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boyan Mutaftschiev" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(94)00709-8" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CC0CB3CM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030143v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bigeard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0039-6028(92)91423-9" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5SJSS1RJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030145v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bigeard" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.44.4024" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384858v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atarodi" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gilibert" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Toniolo" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Thaon" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Gaumet" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01376680v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Wannenmacher" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Antoine" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamouroux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384898v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schneider" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Toniolo" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749908v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Leau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blanchet" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gallard" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Yvin" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00772818v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libor Rufer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leroy" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arthaud" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.S. Nguyen" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277352v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thouvenin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courtout" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nguyen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596100v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Joulaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02277408v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdieh Seifaddini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Elmazria" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00600645v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00604376v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hadji" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Nguyen" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Dietz" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596104v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418124v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baret" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/names2007019" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390533v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Galez" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493854v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Landa" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pearlstein" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Rahmouni" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Romero Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pointard Benjamin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978578v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sajith Thottathil Abdulrahman" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003337041" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04140958v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mundiyaniyil Thankacha Rahul" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sabu" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ameduri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2020-0-01688-9" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417510v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveen K.M" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indu Raj" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Gopalakrishnan" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417518v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417530v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963710v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepalekshmi Ponnamma" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030005v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wulff Possart" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/3527607307" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03978553v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guven Muslum" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-824155-4.00007-7" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417587v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke P. Mereena" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.R. Dhanya" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418211v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418108v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mereena Luke" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. R. Dhanya" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef T Haponiuk" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418109v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Martinet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Margueritat" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767144v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.4203" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418111v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Fleutot" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01963701v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03007882v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-40183-8.00012-4" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418126v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Kristian Kruger" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich M&#252;ller" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravindrakumar Bactavatchalou" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee Liebschner" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418172v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonasso" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lapostolle" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Arnould" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418207v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418209v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Plaindoux" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417466v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417472v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910153v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417492v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633030v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vuillermoz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505145v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Th&#233;bault" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie-Sarah Gailler" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Oehler" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505126v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01748615v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1993NAN10075" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03417573v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568027v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mainka" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Brizoual" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. K. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129013" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F681B6906C159E01C48D1A40609DE6588A9C930C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01568024v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kr&#252;ger" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. M&#252;ller" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bactavatchalou" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Gilow" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2005129010" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3ED91C46CB8416487145A7F1E999608B6A7A877D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01940806v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Geethamma" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201800140" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277231v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theertha Soman" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel O. Oluwafemi" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2015.76" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03418114v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>