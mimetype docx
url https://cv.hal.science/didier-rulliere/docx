--- v0 (2026-03-06)
+++ v1 (2026-04-05)
@@ -282,93 +282,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00401706.2026.2644493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792003v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of constrained Gaussian processes</w:t>
+                <w:t xml:space="preserve">Efficient constrained Gaussian process approximation using elliptical slice sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
@@ -377,102 +386,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.973-1002. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, In press, -1 (-1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/25-BA1555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/24-BA1429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04084865v1</w:t>
+                <w:t xml:space="preserve">hal-04496474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient constrained Gaussian process approximation using elliptical slice sampling</w:t>
+                <w:t xml:space="preserve">Bayesian analysis of constrained Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
@@ -481,1255 +490,1255 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, -1 (-1), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.973-1002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/24-BA1429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/25-BA1555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04496474v2</w:t>
+                <w:t xml:space="preserve">hal-04084865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale constrained Gaussian processes for shape-restricted function estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Assessing clustering methods using Shannon's entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 689, pp.121510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121510⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-024-10541-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04348962v2</w:t>
+                <w:t xml:space="preserve">hal-03812055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing clustering methods using Shannon's entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hoayek</w:t>
+                <w:t xml:space="preserve">Large-scale constrained Gaussian processes for shape-restricted function estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (7), https://rdcu.be/d1V8H. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-024-10541-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121510⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812055v2</w:t>
+                <w:t xml:space="preserve">hal-04348962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Kriging Model with Application to Constrained Classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (220), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11222-025-10735-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208454v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling large hyperplane-truncated multivariate normal distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-023-01416-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03741860v2</w:t>
+                <w:t xml:space="preserve">hal-04525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+                <w:t xml:space="preserve">High-dimensional Bayesian Optimization with a Combination of Kriging models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (11), pp.196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00158-024-03906-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03276127v4</w:t>
+                <w:t xml:space="preserve">hal-04477236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional Bayesian Optimization with a Combination of Kriging models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy and IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00158-024-03906-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04477236v2</w:t>
+                <w:t xml:space="preserve">hal-03276127v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Optimization-free Kriging Models for High-Dimensional Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+                <w:t xml:space="preserve">Sampling large hyperplane-truncated multivariate normal distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39, pp.3049-3071. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 39, pp.1779-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-023-01416-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-023-01424-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03812073v2</w:t>
+                <w:t xml:space="preserve">hal-03741860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+                <w:t xml:space="preserve">Combination of Optimization-free Kriging Models for High-Dimensional Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.3049-3071. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-023-01424-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04525194v1</w:t>
+                <w:t xml:space="preserve">hal-03812073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sctalk.2023.100279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantizing rare random maps: application to flooding visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Graphical Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 32 (4), pp.1556-1571. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10618600.2023.2203764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties and comparison of some Kriging sub-model aggregation methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 54, pp.941--977. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11004-021-09986-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01561747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on simulating hyperplane-truncated multivariate normal distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1748,1142 +1757,1129 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 191, pp.109650. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2022.109650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03581252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of multivariate generalized gamma convolutions through Laguerre expansions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterina Masiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Journal of Statistics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 15 (2), pp.5158-5202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1214/21-EJS1918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160289v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence structure estimation using Copula Recursive Trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oskar Laverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esterina Masiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2021.104776⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566527v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Domination of Sample Maxima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enkelejd Hashorva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 160 (108703), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.spl.2020.108703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02277020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a construction of multivariate distributions given some multidimensional marginals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kazi-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (2), pp.487-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/apr.2019.14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575169v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremes for multivariate expectiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics &amp; Risk Modeling with Applications in Finance and Insurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (3-4), pp.111-140. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/strm-2017-0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01923798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested Kriging predictions for datasets with large number of observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Durrande</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.849-867. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-017-9766-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345959v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial Expectile Predictions for Elliptical Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 20 (2), pp.643-671. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11009-017-9583-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Quantile Predictions for Elliptical Random Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Impact of dependence on some multivariate risk indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.395-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11009-016-9489-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.04.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01339520v4</w:t>
+                <w:t xml:space="preserve">hal-01171395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate extensions of expectiles risk measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependence Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 5 (1), pp.20--44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/demo-2017-0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian processes for computer experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Spatial Quantile Predictions for Elliptical Random Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.163-179. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201760163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665936v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339520v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on upper-patched generators for Archimedean copulas</w:t>
               </w:r>
@@ -2954,6966 +2950,7074 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dependence on some multivariate risk indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+                <w:t xml:space="preserve">Gaussian processes for computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11009-016-9489-4⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201760163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171395v1</w:t>
+                <w:t xml:space="preserve">hal-01665936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a capital allocation by minimizing multivariate risk indicators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Actuarial Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), pp.177-196. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13385-016-0123-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On tail dependence coefficients of transformed multivariate Archimedean copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 284, pp.89--112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging of financial term-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 255 (2), pp.631-648. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2016.05.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206388v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an asymmetric extension of multivariate Archimedean copulas based on quadratic form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependence Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue: Recent Developments in Quantitative Risk Management, 4 (1), pp.328-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/demo-2016-0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multivariate critical layers: Applications to rainfall data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+                <w:t xml:space="preserve">On the estimation of Pareto fronts from the point of view of copula theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 324, pp.270 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2015.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940089v3</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of Pareto fronts from the point of view of copula theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Binois</w:t>
+                <w:t xml:space="preserve">Estimation of multivariate critical layers: Applications to rainfall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (1), pp. 11-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01097403v2</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940089v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The density of the ruin time for a renewal-reward process perturbed by a diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 26 (1), http://dx.doi.org/10.1016/j.aml.2012.04.003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aml.2012.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625099v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extension of Davis and Lo's contagion model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantitative Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (3), pp.407-420. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2012.727015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00374367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortions of multivariate distribution functions and associated level curves: applications in multivariate risk theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.190-205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2013.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750873v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring or reducing noise? A global optimization algorithm in the presence of noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Faleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassim Youssef</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 47 (6), pp.921-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00158-012-0874-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00759677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On certain transformation of Archimedean copulas: Application to the non-parametric estimation of their generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dependence Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1, pp.Pages 1-36, ISSN (Online) 2300-2298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/demo-2013-0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834000v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Adjustment of Survival Functions by Composed Probability Distortions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bienvenüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geneva Risk and Insurance Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 37 (2), pp.156-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/grir.2011.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Générateurs de Scénarios Économiques : quelle utilisation en assurance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Faleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurance et Gestion des Risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (1-2), pp.31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les générateurs de Scénarios Économiques : de la conception à la mesure de la qualité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaeddine Faleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Planchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assurances et gestion des risques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 78 (1), pp.1-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00530868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence and asymptotic variance of bootstrapped finite-time ruin probabilities with partly shifted risk processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (3), pp.374-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness analysis and convergence of empirical finite-time ruin probabilities and estimation risk solvency margin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (2), pp.746-762. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2007.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00168714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The win-first probability under interest force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 37 (3), pp.421-442. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2005.06.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00165791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Another look at the Picard-Lefèvre formula for finite-time ruin probabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Loisel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (2), pp.187-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A link between wave governed random motions and ruin processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 35 (2), pp.205-222. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2004.07.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de probabilités de changement d'état en présence de données incomplètes et applications actuarielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 2 (3), pp.71-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Généralisation de l'estimateur de Kaplan-Meier d'une loi de durée de maintien en présence d'observations tronquées à gauche. Extension à l'étude conjointe de deux durées de maintien.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Serant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Français d'Actuariat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 1 (2), pp.97-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (35)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Linear Interpolation under Differential Information: application in fluid dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">Efficient Bayesian Linear Models for a Large Number of Observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...36 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Germán Aneiros; Enea G. Bongiorno; Aldo Goia; Marie Hušková. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du consortium CIROQUO</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-05379670v1</w:t>
+              <w:t xml:space="preserve">New Trends in Functional Statistics and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Nature Switzerland, pp.327-335, 2025, Contributions to Statistics, 978-3-031-92383-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-92383-8_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some considerations on Kriging, Constraints and Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On hyperbolic iterated distortions for the adjustment of survival functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bienvenüe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perna, Cira; Sibillo, Marilena. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de statistique et optimisation en Occitanie (JS2O)</w:t>
-[...11 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.35-42, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-88-470-2342-0_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033241v1</w:t>
+                <w:t xml:space="preserve">hal-00665349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Linear Interpolation under Differential Information: application to prediction of perfect flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">Valuation of Portfolio Loss Derivatives in An Infectious Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...44 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perna, Cira; Sibillo, Marilena. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PGMO (Programme Gaspard Monge pour l'Optimisation) DAYS 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF, Nov 2025, Saclay, France. pp.112</w:t>
+              <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.139-147, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-88-470-2342-0_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Linear Interpolation under Differential Information: application in fluid dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Scientifiques du consortium CIROQUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372055v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Quantization: a General Approach to Mixture Models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Some considerations on Kriging, Constraints and Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Feb 2024, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Journées de statistique et optimisation en Occitanie (JS2O)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527349v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05033241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Linear Interpolation under Differential Information: application to prediction of perfect flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">PGMO (Programme Gaspard Monge pour l'Optimisation) DAYS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF, Nov 2025, Saclay, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04227155v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+                <w:t xml:space="preserve">Augmented Quantization: a General Approach to Mixture Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">UQ 2024 - SIAM Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Feb 2024, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890984v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04527349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented quantization : a general approach to mixture models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQ@Paris-Saclay, Apr 2023, LE CROISIC, France</w:t>
+              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975978v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gaussian Processes for Spatial Modeling and Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented quantization : a general approach to mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint HUST-LIMOS online Workshop on Operations Research, AI and Networks (ORAIN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQ@Paris-Saclay, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208916v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimization For High-Dimensional Problems Using A Combination Of Kriging Surrogate Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
+                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CIROQUO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium en mathématiques appliquées CIROQUO, May 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04115494v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-04158342v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On Gaussian Processes for Spatial Modeling and Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
+              <w:t xml:space="preserve">Joint HUST-LIMOS online Workshop on Operations Research, AI and Networks (ORAIN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890962v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization applied to the visualization of low-probability flooding events</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bayesian Optimization For High-Dimensional Problems Using A Combination Of Kriging Surrogate Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM UQ22 - Siam Conference on Uncertainty Quantification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2022, ATLANTA, United States</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CIROQUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium en mathématiques appliquées CIROQUO, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914853v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04115494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inversion under uncertainty for flooding risk analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2022, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066834v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-04158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization applied to the visualization of low-probability flooding events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">SIAM UQ22 - Siam Conference on Uncertainty Quantification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2022, ATLANTA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03720115v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inversion for risk analysis – application to the failure of defences against floodin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Robust inversion under uncertainty for flooding risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2022, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03313456v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inversion under uncertainty for risk analysis – application to the failure of defences against flooding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Quantization applied to the visualization of low-probability flooding events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Didier Rulliere</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT 21 Meeting, GDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, AUSSOIS, France</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739587v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03720115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on Nested Kriging models for large data-sets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rullière</w:t>
+                <w:t xml:space="preserve">Robust inversion under uncertainty for risk analysis – application to the failure of defences against flooding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">MASCOT 21 Meeting, GDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047545v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;paquet R nestedKriging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust inversion for risk analysis – application to the failure of defences against floodin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047572v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03313456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on “On aggregation of submodels with a large number of observations” based on a joint work with Nicolas Durrande, François Bachoc, Clément Chevalier</w:t>
+                <w:t xml:space="preserve">Talk on Nested Kriging models for large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lyon Le Mans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047539v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;paquet R nestedKriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oquaido Workshop Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">R Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051425v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
+                <w:t xml:space="preserve">Talk on “On aggregation of submodels with a large number of observations” based on a joint work with Nicolas Durrande, François Bachoc, Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Statistics, Stochastics and Applications in Insurance and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Séminaire Lyon Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047595v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on &amp;quot;On some transformations of Archimedean copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIASM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Tail dependence of distorted Archimedean Copulas</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salzburg workshop on dependence models and copulas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Oquaido Workshop Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047604v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Krigeage et Big data.</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Oquaido</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Workshop on Statistics, Stochastics and Applications in Insurance and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047628v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée MAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;On Nested Kriging models</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Tail dependence of distorted Archimedean Copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du département de mathématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Fribourg, Switzerland</w:t>
+              <w:t xml:space="preserve">Salzburg workshop on dependence models and copulas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02051422v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Estimation of multivariate critical layers: Applications to rainfall data</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Krigeage et Big data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beijing summer school, risk measure and optimization in finance and insurance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t>
+              <w:t xml:space="preserve">Journée Oquaido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047634v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Non parametric estimation of Archimedean copulas and tail dependence</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;On Nested Kriging models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire CNAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du département de mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Fribourg, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047658v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02051422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des copules à l'estimation de fronts de Pareto</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talk on &amp;quot;Estimation of multivariate critical layers: Applications to rainfall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Beijing summer school, risk measure and optimization in finance and insurance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-01152513v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Non parametric estimation of Archimedean copulas and tail dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Applied Probability (IWAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Séminaire CNAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047669v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Non parametric estimation of Archimedean copulas and tail dependence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation de la courbe d'actualisation par krigeage sous contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lyon Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lausanne, France</w:t>
+              <w:t xml:space="preserve">15ème Forum des Jeunes mathématicien-‐ne-‐s Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047662v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;On certain transformations of Archimedean copulas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des copules à l'estimation de fronts de Pareto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COtemporary Topics in ACtuarial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047676v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01152513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Non parametric estimation of Archimedean copulas and tail dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence MAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vietri sul Mare, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Lyon Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047683v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The density of a passage time for a renewal-reward process perturbed by a diffusion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 8th world congress in Probability and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Applied Probability (IWAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727690v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Talk on &amp;quot;On certain transformations of Archimedean copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence COtemporary Topics in ACtuarial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conférence MAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vietri sul Mare, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The density of a passage time for a renewal-reward process perturbed by a diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the 8th world congress in Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The density of the ruin time for a mixed process (Brownian motion and renewal-reward process)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de Probabilités 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large scale Gaussian processes with Matheron's update rule and Karhunen-Loève expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MCQMC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Linz (AUSTRIA), Austria. 460, pp.469--487, 2024, 978-3-031-59761-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59762-6_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909542v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian Processes: from knowledge-informed Machine Learning to optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Trappler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HCERES LIMOS visit 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Clermont -Ferrand, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collocation-based kriging with applications to the prediction of perfect flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Consortium en math´ematiques appliqu´ees CIROQUO, Workshop, 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-05081287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-output Gaussian Process Regression: from shape parameters to vector-valued fluid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique (CFM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kriging under differential information: application to prediction of perfect flows</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
+                <w:t xml:space="preserve">Bayesian Linear Models for Large Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gaussian processes and related topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Functional and Operatorial Statistics (IWFOS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Novara, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-05157949v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Linear Models for Large Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Maatouk</w:t>
+                <w:t xml:space="preserve">Kriging under differential information: application to prediction of perfect flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Genest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Functional and Operatorial Statistics (IWFOS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Novara, Italy. </w:t>
+              <w:t xml:space="preserve">Gaussian processes and related topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345252v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-05157949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization in High-dimension via a Combination of Kriging sub-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04102201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture kriging on granular data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expectile prediction through asymmetric kriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT NUM 2017 meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial quantile predictions for elliptical random fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01356081v1</w:t>
-              </w:r>
-[...501 lines deleted...]
-                <w:t xml:space="preserve">hal-00665349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive finite-dimensional approximation of constrained Gaussian processes for large datasets</w:t>
+                <w:t xml:space="preserve">Bayesian linear models for large datasets: Markov chain Monte Carlo or Matheron's update rule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
@@ -9927,81 +10031,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175025v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian linear models for large datasets: Markov chain Monte Carlo or Matheron's update rule</w:t>
+                <w:t xml:space="preserve">Adaptive finite-dimensional approximation of constrained Gaussian processes for large datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
@@ -10015,1185 +10119,1097 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890680v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented Quantization: Mixture Models for Risk-Oriented Sensitivity Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04209768v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Augmented Quantization: Mixture Models for Risk-Oriented Sensitivity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04189822v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new proof of Williamson's representation of multiply monotone functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Kazi-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASYMPTOTIC MULTIVARIATE EXPECTILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation de la courbe d'actualisation par krigeage sous contraintes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">A risk management approach to capital allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422365v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk management approach to capital allocation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+                <w:t xml:space="preserve">Distortions of multivariate risk measures: a level-sets based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2015</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163180v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortions of multivariate risk measures: a level-sets based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+                <w:t xml:space="preserve">A note on the computation of an actuarial Waring formula in the finite-exchangeable case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756387v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation d'informations et alternative au krigeage en environnement aléatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Ribereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the computation of an actuarial Waring formula in the finite-exchangeable case</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un algorithme d'optimisation par exploration sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2011</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Faleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00557751v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une classe de transformations itérées pour l'ajustement et la simulation stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bienvenüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395495v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">hal-00411406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity report ciroquo research &amp; industry consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Munoz Munoz Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Centrale de Lyon; Mines Saint-Etienne; Université Toulouse 3 (Paul Sabatier); Stellantis France; BRGM (Bureau de recherches géologiques et minières); CEA; IFP Energies Nouvelles; Institut de Radioprotection et de Sûreté Nucléaire; Storengy; INRIA; CNRS. 2024, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11203,138 +11219,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle multi-périodique de contamination des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Areski Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00509873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11402,51 +11418,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E08FE4A0"/>
+    <w:nsid w:val="AA113A70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11633,51 +11649,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-rulliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6730-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069543348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384185040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NGQ-7028-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812055v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121510" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561747v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09986-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejd Hashorva" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108703" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575169v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.14" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Said" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2017-0014" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345959v3" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9766-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399093v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9583-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339520v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.04.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367277v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2017-0002" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171395v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-016-9489-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-016-0123-1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992707v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.030" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147778v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2016-0019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940089v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097403v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.06.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374367v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2012.727015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750873v4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.05.001" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Faleh" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Youssef" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0874-5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55DF1D7EDEA64C3E620F7C232EE3A4201D9E5E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834000v3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/demo-2013-0001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665890v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/grir.2011.7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433037v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168716v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.08.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168714v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2007.08.007" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165791v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2005.06.004" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379412v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2004.07.014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50HVLX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412983v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serant" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412981v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372055v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527349v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975978v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208916v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914853v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Riche" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rulliere" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pheulpin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066834v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720115v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313456v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739587v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulliere" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047545v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047572v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047539v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051425v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047595v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047601v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047604v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047628v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047614v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051422v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047634v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047658v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01152513v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047669v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047662v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047683v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727690v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603651v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05081287v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234876v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157949v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492754v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356081v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909542v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_23" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665027v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_17" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TQR5874-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665349v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_5" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D4LCSVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984743v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509963v2" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163180v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756387v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575604v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557751v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411406v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509873v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-rulliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6730-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069543348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384185040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NGQ-7028-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812055v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121510" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561747v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09986-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejd Hashorva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575169v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Said" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2017-0014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345959v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9766-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399093v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9583-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-016-9489-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367277v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2017-0002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339520v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.04.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-016-0123-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992707v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147778v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2016-0019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097403v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.06.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940089v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2012.727015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750873v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Faleh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0874-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55DF1D7EDEA64C3E620F7C232EE3A4201D9E5E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834000v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/demo-2013-0001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/grir.2011.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2007.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2005.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2004.07.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50HVLX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D4LCSVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TQR5874-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rulliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pheulpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulliere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01152513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909542v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_23" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05081287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509963v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557751v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411406v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>