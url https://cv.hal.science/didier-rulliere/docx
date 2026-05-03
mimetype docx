--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -333,51 +333,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792003v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient constrained Gaussian process approximation using elliptical slice sampling</w:t>
+                <w:t xml:space="preserve">Bayesian analysis of constrained Gaussian processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
@@ -386,102 +386,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, -1 (-1), </w:t>
+              <w:t xml:space="preserve">, 2025, 20 (3), pp.973-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/25-BA1555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/24-BA1429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496474v2</w:t>
+                <w:t xml:space="preserve">hal-04084865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian analysis of constrained Gaussian processes</w:t>
+                <w:t xml:space="preserve">Efficient constrained Gaussian process approximation using elliptical slice sampling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
@@ -490,273 +490,273 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bayesian Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 20 (3), pp.973-1002. </w:t>
+              <w:t xml:space="preserve">, In press, -1 (-1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/24-BA1429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/25-BA1555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04084865v1</w:t>
+                <w:t xml:space="preserve">hal-04496474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing clustering methods using Shannon's entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hoayek</w:t>
+                <w:t xml:space="preserve">Large-scale constrained Gaussian processes for shape-restricted function estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121510⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (7), https://rdcu.be/d1V8H. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11222-024-10541-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812055v2</w:t>
+                <w:t xml:space="preserve">hal-04348962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale constrained Gaussian processes for shape-restricted function estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Assessing clustering methods using Shannon's entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (7), https://rdcu.be/d1V8H. </w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 689, pp.121510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11222-024-10541-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04348962v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Kriging Model with Application to Constrained Classification</w:t>
               </w:r>
@@ -827,547 +827,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208454v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+                <w:t xml:space="preserve">Sampling large hyperplane-truncated multivariate normal distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
+              <w:t xml:space="preserve">Computational Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.1779-1806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00180-023-01416-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525194v1</w:t>
+                <w:t xml:space="preserve">hal-03741860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-dimensional Bayesian Optimization with a Combination of Kriging models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 67 (11), pp.196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00158-024-03906-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04477236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276127v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling large hyperplane-truncated multivariate normal distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Combination of Optimization-free Kriging Models for High-Dimensional Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 39, pp.1779-1806. </w:t>
+              <w:t xml:space="preserve">, 2024, 39, pp.3049-3071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-023-01416-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00180-023-01424-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03741860v2</w:t>
+                <w:t xml:space="preserve">hal-03812073v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Optimization-free Kriging Models for High-Dimensional Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+                <w:t xml:space="preserve">Enhancing buildings' energy efficiency prediction through advanced data fusion and fuzzy classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 39, pp.3049-3071. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00180-023-01424-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.114243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812073v2</w:t>
+                <w:t xml:space="preserve">hal-04525194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixture kriging for granular data: The case of energy performance certificate prediction</w:t>
               </w:r>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,131 +2547,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of dependence on some multivariate risk indicators</w:t>
+                <w:t xml:space="preserve">Spatial Quantile Predictions for Elliptical Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Said</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19, pp.395-427. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11009-016-9489-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171395v1</w:t>
+                <w:t xml:space="preserve">hal-01339520v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multivariate extensions of expectiles risk measures</w:t>
               </w:r>
@@ -2755,339 +2755,339 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Quantile Predictions for Elliptical Random Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+                <w:t xml:space="preserve">A note on upper-patched generators for Archimedean copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.04.007⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ps/2017003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339520v4</w:t>
+                <w:t xml:space="preserve">hal-01347869v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on upper-patched generators for Archimedean copulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+                <w:t xml:space="preserve">Gaussian processes for computer experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emile Contal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ps/2017003⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.163-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201760163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347869v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaussian processes for computer experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Impact of dependence on some multivariate risk indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.163-179. </w:t>
+              <w:t xml:space="preserve">Methodology and Computing in Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.395-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201760163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11009-016-9489-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01665936v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a capital allocation by minimizing multivariate risk indicators</w:t>
               </w:r>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On tail dependence coefficients of transformed multivariate Archimedean copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3372,51 +3372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On an asymmetric extension of multivariate Archimedean copulas based on quadratic form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3457,213 +3457,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147778v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the estimation of Pareto fronts from the point of view of copula theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickaël Binois</w:t>
+                <w:t xml:space="preserve">Estimation of multivariate critical layers: Applications to rainfall data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 156 (1), pp. 11-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01097403v2</w:t>
+                <w:t xml:space="preserve">hal-00940089v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of multivariate critical layers: Applications to rainfall data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+                <w:t xml:space="preserve">On the estimation of Pareto fronts from the point of view of copula theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 324, pp.270 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2015.06.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940089v3</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01097403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The density of the ruin time for a renewal-reward process perturbed by a diffusion</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distortions of multivariate distribution functions and associated level curves: applications in multivariate risk theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4077,51 +4077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On certain transformation of Archimedean copulas: Application to the non-parametric estimation of their generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5231,254 +5231,254 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890715v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On hyperbolic iterated distortions for the adjustment of survival functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Bienvenüe</w:t>
+                <w:t xml:space="preserve">Valuation of Portfolio Loss Derivatives in An Infectious Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perna, Cira; Sibillo, Marilena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.35-42, 2011, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.139-147, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-88-470-2342-0_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-88-470-2342-0_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665349v1</w:t>
+                <w:t xml:space="preserve">hal-00665027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valuation of Portfolio Loss Derivatives in An Infectious Model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+                <w:t xml:space="preserve">On hyperbolic iterated distortions for the adjustment of survival functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Bienvenüe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perna, Cira; Sibillo, Marilena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and Statistical Methods for Actuarial Sciences and Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.139-147, 2011, </w:t>
+              <w:t xml:space="preserve">, Springer, pp.35-42, 2011, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-88-470-2342-0_17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-88-470-2342-0_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665027v1</w:t>
+                <w:t xml:space="preserve">hal-00665349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du consortium CIROQUO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5943,670 +5943,670 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+                <w:t xml:space="preserve">Augmented quantization : a general approach to mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQ@Paris-Saclay, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890962v1</w:t>
+                <w:t xml:space="preserve">hal-03975978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented quantization : a general approach to mixture models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQ@Paris-Saclay, Apr 2023, LE CROISIC, France</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975978v1</w:t>
+                <w:t xml:space="preserve">hal-04890984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890984v1</w:t>
+                <w:t xml:space="preserve">hal-04227155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
+                <w:t xml:space="preserve">On Gaussian Processes for Spatial Modeling and Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">Joint HUST-LIMOS online Workshop on Operations Research, AI and Networks (ORAIN 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227155v1</w:t>
+                <w:t xml:space="preserve">hal-04208916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Gaussian Processes for Spatial Modeling and Optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bayesian Optimization For High-Dimensional Problems Using A Combination Of Kriging Surrogate Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint HUST-LIMOS online Workshop on Operations Research, AI and Networks (ORAIN 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Clermont - Ferrand, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du CIROQUO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Consortium en mathématiques appliquées CIROQUO, May 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208916v1</w:t>
+                <w:t xml:space="preserve">hal-04115494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimization For High-Dimensional Problems Using A Combination Of Kriging Surrogate Models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
+                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du CIROQUO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Consortium en mathématiques appliquées CIROQUO, May 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04115494v1</w:t>
+                <w:t xml:space="preserve">emse-04158342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About spatial interpolation using mixture distributions for predicting Energy Performance Certificate</w:t>
+                <w:t xml:space="preserve">What geostatistical model for uncertainly geolocated Energy Performance Certificates (EPC)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Spatial Statistics 2023: Climate and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alfred Stein; Christopher Wikle, Jul 2023, Boulder (Co), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04158342v1</w:t>
+                <w:t xml:space="preserve">hal-04890962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantization applied to the visualization of low-probability flooding events</w:t>
               </w:r>
@@ -6961,273 +6961,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03720115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inversion under uncertainty for risk analysis – application to the failure of defences against flooding</w:t>
+                <w:t xml:space="preserve">Robust inversion for risk analysis – application to the failure of defences against floodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT 21 Meeting, GDR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, AUSSOIS, France</w:t>
+              <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739587v1</w:t>
+                <w:t xml:space="preserve">emse-03313456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inversion for risk analysis – application to the failure of defences against floodin</w:t>
+                <w:t xml:space="preserve">Robust inversion under uncertainty for risk analysis – application to the failure of defences against flooding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rulliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Uncertainty Quantification in Computational Sciences and Engineering (UNCECOMP 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Athens, Greece</w:t>
+              <w:t xml:space="preserve">MASCOT 21 Meeting, GDR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-03313456v1</w:t>
+                <w:t xml:space="preserve">hal-03739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on Nested Kriging models for large data-sets</w:t>
               </w:r>
@@ -7414,441 +7414,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;On some transformations of Archimedean copulas</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIASM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Hanoi, Vietnam</w:t>
+              <w:t xml:space="preserve">Oquaido Workshop Orléans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047601v1</w:t>
+                <w:t xml:space="preserve">hal-02051425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oquaido Workshop Orléans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">Workshop on Statistics, Stochastics and Applications in Insurance and Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02051425v1</w:t>
+                <w:t xml:space="preserve">hal-02047595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large data-sets</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;On some transformations of Archimedean copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Statistics, Stochastics and Applications in Insurance and Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">VIASM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Hanoi, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047595v1</w:t>
+                <w:t xml:space="preserve">hal-02047601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large datasets</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Tail dependence of distorted Archimedean Copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée MAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Salzburg workshop on dependence models and copulas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Salzburg, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047614v1</w:t>
+                <w:t xml:space="preserve">hal-02047604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Tail dependence of distorted Archimedean Copulas</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Krigeage et Big data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salzburg workshop on dependence models and copulas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Salzburg, Austria</w:t>
+              <w:t xml:space="preserve">Journée Oquaido</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047604v1</w:t>
+                <w:t xml:space="preserve">hal-02047628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Krigeage et Big data.</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Nested Kriging models for large datasets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Oquaido</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">Journée MAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047628v1</w:t>
+                <w:t xml:space="preserve">hal-02047614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on &amp;quot;On Nested Kriging models</w:t>
               </w:r>
@@ -8136,77 +8136,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des copules à l'estimation de fronts de Pareto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roustant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8225,165 +8225,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-01152513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;Non parametric estimation of Archimedean copulas and tail dependence</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Lyon Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Lausanne, France</w:t>
+              <w:t xml:space="preserve">7th International Workshop on Applied Probability (IWAP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047662v1</w:t>
+                <w:t xml:space="preserve">hal-02047669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;Non parametric estimation of Archimedean copulas and tail dependence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Workshop on Applied Probability (IWAP 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Antalya, Turkey</w:t>
+              <w:t xml:space="preserve">Séminaire Lyon Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Lausanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047669v1</w:t>
+                <w:t xml:space="preserve">hal-02047662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on &amp;quot;On certain transformations of Archimedean copulas</w:t>
               </w:r>
@@ -9460,77 +9460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization in High-dimension via a Combination of Kriging sub-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9872,51 +9872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9939,149 +9939,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (12)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian linear models for large datasets: Markov chain Monte Carlo or Matheron's update rule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Optimal Linear Interpolation under Differential Information: application to the prediction of perfect flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumyodeep Mukhopadhyay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890680v1</w:t>
+                <w:t xml:space="preserve">hal-05590405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive finite-dimensional approximation of constrained Gaussian processes for large datasets</w:t>
               </w:r>
@@ -10149,149 +10179,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+                <w:t xml:space="preserve">Bayesian linear models for large datasets: Markov chain Monte Carlo or Matheron's update rule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04189822v1</w:t>
+                <w:t xml:space="preserve">hal-04890680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented Quantization: Mixture Models for Risk-Oriented Sensitivity Analysis</w:t>
               </w:r>
@@ -10389,441 +10385,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new proof of Williamson's representation of multiply monotone functions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nabil Kazi-Tani</w:t>
+                <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984743v1</w:t>
+                <w:t xml:space="preserve">hal-04189822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASYMPTOTIC MULTIVARIATE EXPECTILES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+                <w:t xml:space="preserve">A new proof of Williamson's representation of multiply monotone functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Kazi-Tani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2018</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509963v2</w:t>
+                <w:t xml:space="preserve">hal-02984743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A risk management approach to capital allocation</w:t>
+                <w:t xml:space="preserve">ASYMPTOTIC MULTIVARIATE EXPECTILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163180v1</w:t>
+                <w:t xml:space="preserve">hal-01509963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortions of multivariate risk measures: a level-sets based approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+                <w:t xml:space="preserve">A risk management approach to capital allocation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2012</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Said</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756387v1</w:t>
+                <w:t xml:space="preserve">hal-01163180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on the computation of an actuarial Waring formula in the finite-exchangeable case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+                <w:t xml:space="preserve">Distortions of multivariate risk measures: a level-sets based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2011</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557751v2</w:t>
+                <w:t xml:space="preserve">hal-00756387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agrégation d'informations et alternative au krigeage en environnement aléatoire</w:t>
               </w:r>
@@ -10878,115 +10908,115 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'optimisation par exploration sélective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A note on the computation of an actuarial Waring formula in the finite-exchangeable case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2009</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00411406v2</w:t>
+                <w:t xml:space="preserve">hal-00557751v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur une classe de transformations itérées pour l'ajustement et la simulation stochastique</w:t>
               </w:r>
@@ -11018,198 +11048,286 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un algorithme d'optimisation par exploration sélective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaeddine Faleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Planchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00411406v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity report ciroquo research &amp; industry consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophette Blanchet-Scalliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Sinoquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Munoz Munoz Zuniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ecole Centrale de Lyon; Mines Saint-Etienne; Université Toulouse 3 (Paul Sabatier); Stellantis France; BRGM (Bureau de recherches géologiques et minières); CEA; IFP Energies Nouvelles; Institut de Radioprotection et de Sûreté Nucléaire; Storengy; INRIA; CNRS. 2024, pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11219,51 +11337,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle multi-périodique de contamination des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dorobantu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11292,65 +11410,65 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00509873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11418,51 +11536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA113A70"/>
+    <w:nsid w:val="A878794F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11649,51 +11767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-rulliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6730-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069543348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384185040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NGQ-7028-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812055v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121510" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561747v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09986-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejd Hashorva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575169v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Said" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2017-0014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345959v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9766-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399093v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9583-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171395v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-016-9489-4" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367277v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2017-0002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339520v4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.04.007" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347869v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-016-0123-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992707v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147778v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2016-0019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097403v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.06.037" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940089v3" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2012.727015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750873v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Faleh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0874-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55DF1D7EDEA64C3E620F7C232EE3A4201D9E5E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834000v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/demo-2013-0001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/grir.2011.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2007.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2005.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2004.07.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50HVLX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_5" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D4LCSVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665027v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_17" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TQR5874-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rulliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pheulpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739587v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulliere" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313456v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047601v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051425v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047614v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047604v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047628v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01152513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047662v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047669v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909542v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_23" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05081287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984743v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509963v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163180v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756387v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557751v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411406v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509873v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-rulliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6730-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069543348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384185040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NGQ-7028-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812055v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561747v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09986-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejd Hashorva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575169v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Said" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2017-0014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345959v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9766-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399093v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9583-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339520v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367277v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2017-0002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347869v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-016-9489-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-016-0123-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992707v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147778v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2016-0019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940089v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097403v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.06.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2012.727015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750873v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Faleh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0874-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55DF1D7EDEA64C3E620F7C232EE3A4201D9E5E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834000v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/demo-2013-0001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/grir.2011.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2007.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2005.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2004.07.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50HVLX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TQR5874-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D4LCSVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rulliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pheulpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01152513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909542v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_23" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05081287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509963v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557751v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411406v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>