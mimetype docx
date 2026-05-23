--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -541,222 +541,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale constrained Gaussian processes for shape-restricted function estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+                <w:t xml:space="preserve">Assessing clustering methods using Shannon's entropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Hoayek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11222-024-10541-2⟩</w:t>
+              <w:t xml:space="preserve">Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 689, pp.121510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04348962v2</w:t>
+                <w:t xml:space="preserve">hal-03812055v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing clustering methods using Shannon's entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Hoayek</w:t>
+                <w:t xml:space="preserve">Large-scale constrained Gaussian processes for shape-restricted function estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 689, pp.121510. </w:t>
+              <w:t xml:space="preserve">Statistics and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (7), https://rdcu.be/d1V8H. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ins.2024.121510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11222-024-10541-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812055v2</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348962v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Kriging Model with Application to Constrained Classification</w:t>
               </w:r>
@@ -931,291 +931,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03741860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-dimensional Bayesian Optimization with a Combination of Kriging models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Appriou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Gaudrie</w:t>
+                <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00158-024-03906-8⟩</w:t>
+              <w:t xml:space="preserve">Energy and IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477236v2</w:t>
+                <w:t xml:space="preserve">hal-03276127v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting missing Energy Performance Certificates: Spatial interpolation of mixture distributions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Grossouvre</w:t>
+                <w:t xml:space="preserve">High-dimensional Bayesian Optimization with a Combination of Kriging models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Villot</w:t>
+                <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 16, pp.100339. </w:t>
+              <w:t xml:space="preserve">Structural and Multidisciplinary Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 67 (11), pp.196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.egyai.2024.100339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00158-024-03906-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276127v4</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477236v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Optimization-free Kriging Models for High-Dimensional Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 39, pp.3049-3071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1275,51 +1275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 313, pp.114243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1379,51 +1379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science Talks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8, pp.100279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1585,248 +1585,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties and comparison of some Kriging sub-model aggregation methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Durrande</w:t>
+                <w:t xml:space="preserve">A note on simulating hyperplane-truncated multivariate normal distributions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11004-021-09986-2⟩</w:t>
+              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 191, pp.109650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spl.2022.109650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561747v2</w:t>
+                <w:t xml:space="preserve">hal-03581252v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A note on simulating hyperplane-truncated multivariate normal distributions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Bay</w:t>
+                <w:t xml:space="preserve">Properties and comparison of some Kriging sub-model aggregation methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bachoc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistics and Probability Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 191, pp.109650. </w:t>
+              <w:t xml:space="preserve">Mathematical Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 54, pp.941--977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spl.2022.109650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11004-021-09986-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581252v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561747v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of multivariate generalized gamma convolutions through Laguerre expansions</w:t>
               </w:r>
@@ -2345,77 +2345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nested Kriging predictions for datasets with large number of observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Durrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistics and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (4), pp.849-867. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2547,235 +2547,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01399093v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Quantile Predictions for Elliptical Random Fields</w:t>
+                <w:t xml:space="preserve">Multivariate extensions of expectiles risk measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 159, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Dependence Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (1), pp.20--44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.04.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/demo-2017-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339520v4</w:t>
+                <w:t xml:space="preserve">hal-01367277v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivariate extensions of expectiles risk measures</w:t>
+                <w:t xml:space="preserve">Spatial Quantile Predictions for Elliptical Random Fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khalil Said</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Usseglio-Carleve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dependence Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (1), pp.20--44. </w:t>
+              <w:t xml:space="preserve">Journal of Multivariate Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/demo-2017-0002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmva.2017.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367277v2</w:t>
+                <w:t xml:space="preserve">hal-01339520v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on upper-patched generators for Archimedean copulas</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaussian processes for computer experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Contal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,222 +3067,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01171395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a capital allocation by minimizing multivariate risk indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
+                <w:t xml:space="preserve">On tail dependence coefficients of transformed multivariate Archimedean copulas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Actuarial Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (1), pp.177-196. </w:t>
+              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 284, pp.89--112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13385-016-0123-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082559v1</w:t>
+                <w:t xml:space="preserve">hal-00992707v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On tail dependence coefficients of transformed multivariate Archimedean copulas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+                <w:t xml:space="preserve">On a capital allocation by minimizing multivariate risk indicators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Maume-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Said</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fuzzy Sets and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 284, pp.89--112. </w:t>
+              <w:t xml:space="preserve">European Actuarial Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.177-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fss.2015.08.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13385-016-0123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992707v2</w:t>
+                <w:t xml:space="preserve">hal-01082559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kriging of financial term-structures</w:t>
               </w:r>
@@ -3747,222 +3747,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00625099v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extension of Davis and Lo's contagion model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distortions of multivariate distribution functions and associated level curves: applications in multivariate risk theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Di Bernardino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Areski Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 13 (3), pp.407-420. </w:t>
+              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.190-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2012.727015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374367v2</w:t>
+                <w:t xml:space="preserve">hal-00750873v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortions of multivariate distribution functions and associated level curves: applications in multivariate risk theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extension of Davis and Lo's contagion model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Dorobantu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Areski Cousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insurance: Mathematics and Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53, pp.190-205. </w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (3), pp.407-420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.insmatheco.2013.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2012.727015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750873v4</w:t>
+                <w:t xml:space="preserve">hal-00374367v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring or reducing noise? A global optimization algorithm in the presence of noise</w:t>
               </w:r>
@@ -5548,51 +5548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Genest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du consortium CIROQUO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5943,316 +5943,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04527349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmented quantization : a general approach to mixture models</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQ@Paris-Saclay, Apr 2023, LE CROISIC, France</w:t>
+              <w:t xml:space="preserve">Rencontres R 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975978v1</w:t>
+                <w:t xml:space="preserve">hal-04890984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle géostatistique pour des Diagnostics de Performance Energétique (DPE) à la localisation incertaine ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres R 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Statistique, Jun 2023, Avignon, France</w:t>
+              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890984v1</w:t>
+                <w:t xml:space="preserve">hal-04227155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Multi-Output Kriging and Constrained Classification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Augmented quantization : a general approach to mixture models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Statistique LMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Avignon (FR), France</w:t>
+              <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQ@Paris-Saclay, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04227155v1</w:t>
+                <w:t xml:space="preserve">hal-03975978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Gaussian Processes for Spatial Modeling and Optimization</w:t>
               </w:r>
@@ -6320,64 +6320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization For High-Dimensional Problems Using A Combination Of Kriging Surrogate Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6441,51 +6441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54es Journées de Statistique la Société Française de Statistique (SFdS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6711,320 +6711,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03914853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust inversion under uncertainty for flooding risk analysis</w:t>
+                <w:t xml:space="preserve">Quantization applied to the visualization of low-probability flooding events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Richet</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Rullière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pheulpin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2022, Atlanta, GA, United States</w:t>
+              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04066834v1</w:t>
+                <w:t xml:space="preserve">emse-03720115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantization applied to the visualization of low-probability flooding events</w:t>
+                <w:t xml:space="preserve">Robust inversion under uncertainty for flooding risk analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Richet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucie Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Uncertainty Quantification (UQ22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Industrial and Applied Mathematics, Apr 2022, Atlanta, GA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-03720115v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust inversion for risk analysis – application to the failure of defences against floodin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7144,51 +7144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rulliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Pheulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT 21 Meeting, GDR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, AUSSOIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7207,165 +7207,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03739587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on Nested Kriging models for large data-sets</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;paquet R nestedKriging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">R Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047545v1</w:t>
+                <w:t xml:space="preserve">hal-02047572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;paquet R nestedKriging</w:t>
+                <w:t xml:space="preserve">Talk on Nested Kriging models for large data-sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">R Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">9th International Workshop on Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047572v1</w:t>
+                <w:t xml:space="preserve">hal-02047545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talk on “On aggregation of submodels with a large number of observations” based on a joint work with Nicolas Durrande, François Bachoc, Clément Chevalier</w:t>
               </w:r>
@@ -8363,165 +8363,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;On certain transformations of Archimedean copulas</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence COtemporary Topics in ACtuarial Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
+              <w:t xml:space="preserve">6th International Conférence MAF 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vietri sul Mare, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047676v1</w:t>
+                <w:t xml:space="preserve">hal-02047683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talk on &amp;quot;A non-parametric estimator of Archimedean copulas generator</w:t>
+                <w:t xml:space="preserve">Talk on &amp;quot;On certain transformations of Archimedean copulas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conférence MAF 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vietri sul Mare, Italy</w:t>
+              <w:t xml:space="preserve">Conférence COtemporary Topics in ACtuarial Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047683v1</w:t>
+                <w:t xml:space="preserve">hal-02047676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The density of a passage time for a renewal-reward process perturbed by a diffusion</w:t>
               </w:r>
@@ -9460,77 +9460,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian Optimization in High-dimension via a Combination of Kriging sub-models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Appriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MASCOT-NUM2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, LE CROISIC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9872,51 +9872,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédire la performance énergétique des bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Grossouvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Villot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10018,51 +10018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Rullière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gaudrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10325,51 +10325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -10404,51 +10404,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FunQuant: A R package to perform quantization in the context of rare events and time-consuming simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Sire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Richet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Le Riche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11536,51 +11536,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A878794F"/>
+    <w:nsid w:val="E7EC0B5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11767,51 +11767,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-rulliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6730-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069543348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384185040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NGQ-7028-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812055v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121510" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561747v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09986-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejd Hashorva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575169v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Said" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2017-0014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345959v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9766-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399093v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9583-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339520v4" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.04.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367277v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2017-0002" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347869v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-016-9489-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082559v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-016-0123-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992707v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.030" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147778v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2016-0019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940089v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097403v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.06.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374367v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2012.727015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750873v4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.05.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Faleh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0874-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55DF1D7EDEA64C3E620F7C232EE3A4201D9E5E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834000v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/demo-2013-0001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/grir.2011.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2007.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2005.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2004.07.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50HVLX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TQR5874-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D4LCSVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975978v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rulliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pheulpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066834v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720115v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047545v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047572v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01152513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047676v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047683v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909542v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_23" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05081287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509963v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557751v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411406v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-rulliere" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6730-447X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069543348" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000384185040" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NGQ-7028-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792003v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Maatouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulli&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00401706.2026.2644493" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/24-BA1429" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496474v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-BA1555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812055v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Hoayek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2024.121510" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348962v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-024-10541-2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208454v4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grossouvre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-025-10735-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03741860v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01416-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276127v4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyai.2024.100339" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477236v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Appriou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gaudrie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-024-03906-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812073v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00180-023-01424-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.114243" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265703v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sctalk.2023.100279" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03752365v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Sire" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Le Riche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rohmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Pheulpin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10618600.2023.2203764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581252v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2022.109650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561747v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Durrande" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chevalier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11004-021-09986-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160289v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oskar Laverny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esterina Masiello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/21-EJS1918" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566527v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2021.104776" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277020v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enkelejd Hashorva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spl.2020.108703" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575169v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kazi-Tani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/apr.2019.14" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01923798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Said" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/strm-2017-0014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345959v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-017-9766-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399093v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Usseglio-Carleve" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-017-9583-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367277v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2017-0002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339520v4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2017.04.007" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347869v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Di Bernardino" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2017003" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665936v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Contal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760163" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171395v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11009-016-9489-4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992707v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fss.2015.08.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082559v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13385-016-0123-1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206388v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Areski Cousin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2016.05.057" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147778v2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/demo-2016-0019" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940089v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01097403v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Binois" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roustant" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ins.2015.06.037" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625099v3" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophette Blanchet-Scalliet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dorobantu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aml.2012.04.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750873v4" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2013.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374367v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2012.727015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759677v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaeddine Faleh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Planchet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Youssef" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00158-012-0874-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/55DF1D7EDEA64C3E620F7C232EE3A4201D9E5E8D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834000v3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/demo-2013-0001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665890v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/grir.2011.7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433037v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530868v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168716v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mazza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2009.08.003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168714v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2007.08.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165791v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2005.06.004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379412v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412977v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.insmatheco.2004.07.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C50HVLX4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412983v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Serant" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412981v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890715v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-92383-8_40" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665027v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-5TQR5874-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665349v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-88-470-2342-0_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7D4LCSVF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379670v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumyodeep Mukhopadhyay" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Genest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033241v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372055v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527349v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227155v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975978v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04115494v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04158342v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890962v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03914853v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Riche" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rulliere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pheulpin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03720115v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066834v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Richet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03313456v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739587v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Rulliere" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047572v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047595v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047601v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047604v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047628v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047614v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051422v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047634v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047658v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422365v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01152513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047669v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047662v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047683v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727690v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603651v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909542v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59762-6_23" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324906v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Trappler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05081287v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234876v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345252v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maatouk" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05157949v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762854v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356081v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945507v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590405v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890680v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209768v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189822v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984743v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509963v2" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163180v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756387v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575604v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ribereau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557751v2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395495v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411406v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661116v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Helbert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Sinoquet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Munoz Munoz Zuniga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509873v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>