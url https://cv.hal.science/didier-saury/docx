--- v1 (2026-03-24)
+++ v2 (2026-04-30)
@@ -113,53 +113,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">077015398</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">193858116</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ISNI : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000000357125130</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/D-6099-2013</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,8376 +236,8956 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rayonnement sur un écoulement de convection naturelle turbulent en cavité différentiellement chauffée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1359⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.109820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313411v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Influence du rayonnement sur un écoulement de convection naturelle turbulent en cavité différentiellement chauffée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daurenjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04997739v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement by the suppression of the stratified stagnant core in a rectangular differentially heated cavity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of thermal conductivity during aging of nanoporous sintered silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Skurtys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">A Sghuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Milhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.108137⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934938v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of thermal conductivity during aging of nanoporous sintered silver</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transfer enhancement by the suppression of the stratified stagnant core in a rectangular differentially heated cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X Milhet</w:t>
+                <w:t xml:space="preserve">P Huerta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Skurtys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.108137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.108137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04190331v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03934938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent natural convection of a confined flow in a cubic enclosure: Effect of transient boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 142, pp.106637. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2023.106637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction of radiative heat transfer by a hierarchical radiosity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (11), pp.1147-1166. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2022.2102397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled natural convection and radiation in a cubic cavity filled with an &amp;lt;i&amp;gt;air&amp;lt;/i&amp;gt; - &amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;SUB align=&amp;quot;right&amp;quot;&amp;gt;2&amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; mixture in the presence of a heated obstacle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional effects induced by depth variation in a differentially heated cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Skurtys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ignacio Thiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (9), pp.093602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0100218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2022.123181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03707005v1</w:t>
+                <w:t xml:space="preserve">hal-03767045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional effects induced by depth variation in a differentially heated cavity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Coupled natural convection and radiation in a cubic cavity filled with an &amp;lt;i&amp;gt;air&amp;lt;/i&amp;gt; - &amp;lt;i&amp;gt;H&amp;lt;/i&amp;gt;&amp;lt;SUB align=&amp;quot;right&amp;quot;&amp;gt;2&amp;lt;i&amp;gt;O&amp;lt;/i&amp;gt;&amp;lt;/sub&amp;gt; mixture in the presence of a heated obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Bach Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (3), pp.131-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2022.123181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0100218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767045v1</w:t>
+                <w:t xml:space="preserve">hal-03707005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a turbulent natural convection flow in a cubic cavity with an inner obstacle partially heated</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 194, pp.123052. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled natural convection and radiation in a cubic cavity filled with an air - H_2O mixture in the presence of a heated obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Bach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (3), pp.139-158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/PCFD.2021.10042895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8th European Thermal Sciences Conference (EUROTHERM 2021) 20-22 September 2021, VIRTUAL, 2116 (1), pp.012033. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/2116/1/012033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03474144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A direct method for the simultaneous characterization of thermal diffusivities of a bi-layer material consisting of a thin coating deposited on a substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 91, pp.614-631. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2020.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order Models for conduction and radiation inside semi-transparent media via the Modal Identification Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Benselama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2020.120598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement of a natural convection flow in an enclosure submitted to a small extent thermal disturbance: Influence of location and frequency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Simultaneous identification of thermophysical properties of semitransparent media using an artificial neural network trained by a 2-D axisymmetric direct model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (10), pp.890-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2020.1746167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106711⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03029811v1</w:t>
+                <w:t xml:space="preserve">hal-02539199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of an unsteady confined thermal plume under the influence of gas radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 156, pp.106474:1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02998148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous identification of thermophysical properties of semitransparent media using an artificial neural network trained by a 2-D axisymmetric direct model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Heat transfer enhancement of a natural convection flow in an enclosure submitted to a small extent thermal disturbance: Influence of location and frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.106711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407782.2020.1746167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02539199v1</w:t>
+                <w:t xml:space="preserve">hal-03029811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconventional flash technique for the identification of multilayer thermal diffusivity tensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 155, pp.106430. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modification of a natural convection flow in a differentially heated cavity by means of a localized obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 151, pp.106279. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106279⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash method experiment design for the thermal characterization of orthotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6501/ab7f78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of surface radiation on the transition to unsteadiness for a natural convection flow in a differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 78 (7), pp.291 - 305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407782.2020.1791550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and direct identification of thermophysical properties for orthotropic materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Measurement - Journal of the International Measurement Confederation (IMEKO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 135, pp.199-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.measurement.2018.11.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modification induced by a localized thermal disturbance in a differentially-heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 125, pp.101-110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled velocity and temperature measurements in an air-filled differentially heated cavity at Ra=1.2E11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belleoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.151-161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2017.09.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and velocity measurements in a buoyant flow induced by a heat source array on a vertical plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Numerical investigation of coupled natural convection and radiation in a differentially heated cubic cavity filled with humid air. Effects of the cavity size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (7), pp.495-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1386509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134977v1</w:t>
+                <w:t xml:space="preserve">hal-02134975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of hydrogen vehicle refuelling requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (19), pp.13789-13809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of coupled natural convection and radiation in a differentially heated cubic cavity filled with humid air. Effects of the cavity size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Lemonnier</w:t>
+                <w:t xml:space="preserve">Temperature and velocity measurements in a buoyant flow induced by a heat source array on a vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1386509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02134975v1</w:t>
+                <w:t xml:space="preserve">hal-02134977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized distribution of a large number of power electronics components cooled by conjugate turbulent natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Boström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 124, pp.975-985. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2017.06.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Optimization of Passive Cooling of a Heat Source Array Flush-Mounted on a Vertical Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bo Boström</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (11), pp.912. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/en9110912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of radiation with double-diffusive natural convection in a three-dimensional cubic cavity filled with a non-gray gas mixture in cooperating cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laouar-Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 69 (5), pp.479-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10407782.2015.1090233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis of hydrogen tank filling. Effects of heat losses and filling rate optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 39 (24), pp.12701-12714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.06.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Turbulent Natural Convection Flow in a Vertical Channel With a Heated Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamina Harnane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Bessaïh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Bougriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (10), pp.479-496. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4028022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of turbulent natural convection with radiation in an air-filled differentially-heated cavity at Ra=1.5×109</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Desrayaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Chénier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Brangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.18-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.09.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02546947v1</w:t>
+                <w:t xml:space="preserve">hal-00841302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coupling of turbulent natural convection with radiation in an air-filled differentially-heated cavity at Ra=1.5×109</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2013.05.003⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.115-125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2013.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00841302v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement and comparison of some estimators dedicated to thermal diffusivity estimation of orthotropic materials with the 3D-flash method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.1064-1081. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2013.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of first bifurcations to unsteady natural convection in a differentially-heated cavity tilted from 0° to 180°</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental investigations in an air-filled differentially-heated cavity at large Rayleigh Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belleoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 395, pp.012119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03037228v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust experiment design for the estimation of thermophysical parameters using stochastic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.2901-2915. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations in an air-filled differentially-heated cavity at large Rayleigh Numbers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of first bifurcations to unsteady natural convection in a differentially-heated cavity tilted from 0° to 180°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Djanna</w:t>
+                <w:t xml:space="preserve">Abdelmadjid Benkhelifa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012119⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.74-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037227v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled temperature and velocity measurements in turbulent natural convection flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Alina Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belleoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 395, pp.012067. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural convection in an air-filled cavity: Experimental results at large Rayleigh numbers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.679-687. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icheatmasstransfer.2011.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary experiments on the control of natural convection in differentially-heated cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Skurtys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 49, pp.1911-1919. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2010.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de la stratification thermique de l ’air à des conditions aux limites radiatives et à des variations géométriques dans une cavité en convection naturelle à haut nombre de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (3), pp.389-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54966/jreen.v13i3.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification models for transient heat transfer on a flat plat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Grine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Desmons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 31, pp.701-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2006.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convective heat transfer in end region of enclosed induction motor of railway traction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convective heat transfer inside a rotating cylinder with an axial air flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seghir-Ouali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andry Randria</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Phillipart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.1166-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2006.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037221v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective heat transfer inside a rotating cylinder with an axial air flow</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Numerical study of convective heat transfer in end region of enclosed induction motor of railway traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Laloy</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andry Randria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03037220v1</w:t>
+                <w:t xml:space="preserve">hal-03037221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash evaporation from a water pool: Influence of the liquid height and of the depressurization rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44, pp.953-965. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2005.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes théoriques sur les échanges thermodynamiques dans une stérilisateur à vapeur lors du cycle de stérilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques hospitalières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 669, pp.48-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of flash evaporation of a water film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Siroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45, pp.3447-3457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0017-9310(02)00056-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des instationarités au sein d'un écoulement de convection naturelle dans une cavité cubique comprenant un obstacle partiellement chauffé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale de l'influence du rayonnement sur la dynamique d'un écoulement turbulent de convection naturelle en cavité différentiellement chauffée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daurenjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30e Congrès de la Société Française de Thermique 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2022-012⟩</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Chambery, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2025-092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083611v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts thermiques au sein d'un écoulement de convection naturelle dans un espace confiné comportant un obstacle partiellement chauffé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Etude d'un écoulement turbulent de convection naturelle en enceinte cubique comprenant un obstacle partiellement chauffé induisant des conditions aux limites instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès de la Société Française de Thermique 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-048⟩</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083551v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of Natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire de l'influence d'un dispositif passif sur la dynamique d'un panache thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daurenjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM2020 - 8th European Thermal Sciences Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469756v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the flow dynamics in a confined cubic enclosure with an inner block partially heated</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale des instationarités au sein d'un écoulement de convection naturelle dans une cavité cubique comprenant un obstacle partiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Themique 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-140⟩</w:t>
+              <w:t xml:space="preserve">30e Congrès de la Société Française de Thermique 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2022-012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083543v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best strategy to simultaneously estimate the thermal diffusivities of orthotropic composite medium embedded in two-layer materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Analyse des transferts thermiques au sein d'un écoulement de convection naturelle dans un espace confiné comportant un obstacle partiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Thermal and Fluids Engineering Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/TFEC2019.cmd.027299⟩</w:t>
+              <w:t xml:space="preserve">29e Congrès de la Société Française de Thermique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191122v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de la caractérisation thermique d’un matériau bicouche constitué d’un revêtement ou d’un film mince déposé sur un substrat</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental study of Natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">EUROTHERM2020 - 8th European Thermal Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191185v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimisation de la caractérisation thermique de l'argent fritté par la méthode flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sghuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467899v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation réduite des transferts radiatifs dans l'habitat par une méthode hiérarchique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Experimental study of the flow dynamics in a confined cubic enclosure with an inner block partially heated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès de la Société Française de Themique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905701v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation directe de propriétés thermophysiques de matériaux orthotropes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Modèles réduits linéaires paramétriques de transferts conducto-radiatifs sous approximation P1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Benselama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191186v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Etude de faisabilité de la caractérisation thermique d’un matériau bicouche constitué d’un revêtement ou d’un film mince déposé sur un substrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467390v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Approach to Determining Windings' Thermal Conductivity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Best strategy to simultaneously estimate the thermal diffusivities of orthotropic composite medium embedded in two-layer materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506692⟩</w:t>
+              <w:t xml:space="preserve">4th Thermal and Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Las Vegas, United States. pp.255-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/TFEC2019.cmd.027299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02086510v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation numérique de panaches thermiques en cavité en présence d’un couplage convection-rayonnement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique - SFT 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Pau, France. pp.112</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467894v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Modélisation réduite des transferts radiatifs dans l'habitat par une méthode hiérarchique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467887v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIHTC, Aug 2018, Beijing, China. pp.3565-3572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467883v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+                <w:t xml:space="preserve">Estimation directe de propriétés thermophysiques de matériaux orthotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467370v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
+                <w:t xml:space="preserve">Simulation numérique de panaches thermiques en cavité en présence d’un couplage convection-rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Xin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
+              <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique - SFT 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711402v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de température et de flux termique instantané en convection naturelle à grand nombre de Rayleigh en espace confiné</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
+                <w:t xml:space="preserve">Numerical Approach to Determining Windings' Thermal Conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Zeaiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fénot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT10</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 XIII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.1291-1296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2018.8506692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540727v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vitesse, de température et du flux thermique en convection naturelle en espace confiné</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
+                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.129-134</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424332v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale d'expérience par méthode stochastique pour l'estimation de paramètres thermophysiques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERENCE INTERNATIONALE SUR LA CARACTERISATION THERMO-PHYSIQUE ET LES PROBLEMES INVERSES, ICTCIP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">Société Française de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424318v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sur la cavité différentiellement chauffée : étude expérimentale des écoulements de convection naturelle à grand nombre de Rayleigh</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
+                <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX COLLOQUE INTERUNIVERSITAIRE FRANCO-QUEBECOIS - CIFQ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424325v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la thermique et la dynamique de la convection naturelle à grand nombre de Rayleigh dans des cavités différentiellement chauffées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">COCORACOPHA II : Couplage convection-rayonnementcondensation/évaporation pour l'habitat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Knikker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14EME JOURNEES INTERNATIONALES DE THERMIQUE - JITH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, DJERBA, Tunisie</w:t>
+              <w:t xml:space="preserve">Colloque 2011 du Programme Interdisciplinaire Energie du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Montpellier, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424326v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization method: the particle swarm algorithm in practice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Petit</w:t>
+                <w:t xml:space="preserve">Mesures de température et de flux termique instantané en convection naturelle à grand nombre de Rayleigh en espace confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop at Metti IV, Franco-Brazilian advanced school, Thermal measurements and inverse techniques - Pertinent use of experiments and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Angra dos Reis, Brazil</w:t>
+              <w:t xml:space="preserve">SFT10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00484877v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale d'expérience par algorithmes génétiques pour l'estimation de paramètres thermophysiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">sur la cavité différentiellement chauffée : étude expérimentale des écoulements de convection naturelle à grand nombre de Rayleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE, SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.621-626</w:t>
+              <w:t xml:space="preserve">IX COLLOQUE INTERUNIVERSITAIRE FRANCO-QUEBECOIS - CIFQ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424316v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification thermique de l'air dans une cavité en convection naturelle à grand nombre de Rayleigh.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Conception optimale d'expérience par méthode stochastique pour l'estimation de paramètres thermophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.169-174</w:t>
+              <w:t xml:space="preserve">CONFERENCE INTERNATIONALE SUR LA CARACTERISATION THERMO-PHYSIQUE ET LES PROBLEMES INVERSES, ICTCIP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292658v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des écoulements de convection naturelle turbulente à grand nombre de Rayleigh</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mesures de vitesse, de température et du flux thermique en convection naturelle en espace confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone des Techniques Laser, CFTL 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.167-174</w:t>
+              <w:t xml:space="preserve">CONGRES SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00418269v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le thermosiphon vertical à grands nombres de Rayleigh, principes et caractérisation expérimentale.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Sur la thermique et la dynamique de la convection naturelle à grand nombre de Rayleigh dans des cavités différentiellement chauffées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Penot</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.97-102</w:t>
+              <w:t xml:space="preserve">14EME JOURNEES INTERNATIONALES DE THERMIQUE - JITH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, DJERBA, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292800v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A global optimization method: the particle swarm algorithm in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop at Metti IV, Franco-Brazilian advanced school, Thermal measurements and inverse techniques - Pertinent use of experiments and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Angra dos Reis, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception optimale d'expérience par algorithmes génétiques pour l'estimation de paramètres thermophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE, SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.621-626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stratification thermique de l'air dans une cavité en convection naturelle à grand nombre de Rayleigh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.169-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caractérisation des écoulements de convection naturelle turbulente à grand nombre de Rayleigh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Francophone des Techniques Laser, CFTL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.167-174</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00418269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le thermosiphon vertical à grands nombres de Rayleigh, principes et caractérisation expérimentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Français de Thermique 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, TOULOUSE, France. pp.97-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Expérience de Convection naturelle de Rayleigh-bénard dans une couche horizontale d'air à grands nombres de Rayleigh : aspects 3D et Bifurcation supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOURNEE D'ETUDE SFT – INSTABILITES THERMO-CONVECTIVES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.00</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00418274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8573,114 +9195,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'évaporation flash d'un film d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Valenciennes et du Hainaut-Cambrésis, UVHC, (France), 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2003VALE0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03001965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8748,51 +9370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="203C7FCC"/>
+    <w:nsid w:val="6605C1C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8979,51 +9601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-saury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8035-5041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077015398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6099-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05313411v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daurenjou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1359" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934938v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huerta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108137" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190331v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sghuri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Signor" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Milhet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119109" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964360v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.106637" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767033v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2022.2102397" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707005v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Bach Nguyen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2022.123181" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767045v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skurtys" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ignacio Thiers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100218" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680526v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2021.10042895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474144v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.09.049" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029811v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chorin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106711" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539199v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1746167" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106430" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467416v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chorin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106279" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526162v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab7f78" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228339v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1791550" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134971v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.048" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134973v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.018" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleoud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.09.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134977v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134979v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brachmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barth" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammouri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraldi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.165" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134975v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1386509" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134976v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bostr&#246;m" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.06.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134981v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Bostr&#246;m" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9110912" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouar-Meftah" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbrik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2015.1090233" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546945v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.069" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWM1V3CT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546944v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Harnane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bougriou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028022" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546947v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ibrahim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6840B50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546950v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.04.041" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3C7SD3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benkhelifa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.11.009" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65FGXGT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037226v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6MD2C6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleoud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Djanna" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012119" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037225v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alina Ilie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012067" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037224v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2011.03.019" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8RVSM9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037223v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.05.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK4F1VMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037222v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v13i3.207" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162000v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Grine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desmons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFTHQM05-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037221v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randria" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037220v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir-Ouali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phillipart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.01.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK142MCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037219v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.03.005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037218v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037217v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(02)00056-X" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083611v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-012" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-048" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083543v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-140" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191122v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2019.cmd.027299" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191185v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905701v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191186v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086510v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506692" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540727v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djanna" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424332v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424318v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424325v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424326v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484877v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424316v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292658v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418269v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292800v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418274v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03001965v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003VALE0020" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-saury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8035-5041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077015398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193858116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357125130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6099-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05313411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daurenjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1359" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sghuri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Signor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Milhet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.106637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2022.2102397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skurtys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ignacio Thiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Bach Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2022.123181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2021.10042895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.09.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1746167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chorin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab7f78" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1791550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1386509" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bostr&#246;m" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.06.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Bostr&#246;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9110912" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouar-Meftah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbrik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2015.1090233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWM1V3CT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Harnane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bougriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ibrahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6840B50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3C7SD3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Djanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012119" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6MD2C6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benkhelifa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.11.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65FGXGT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alina Ilie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2011.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8RVSM9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.05.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK4F1VMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v13i3.207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Grine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desmons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFTHQM05-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir-Ouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phillipart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.01.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK142MCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.03.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(02)00056-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sghuri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-140" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2019.cmd.027299" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506692" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djanna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424332v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03001965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003VALE0020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>