--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -244,564 +244,564 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+                <w:t xml:space="preserve">Influence du rayonnement sur un écoulement de convection naturelle turbulent en cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ying Wang</w:t>
+                <w:t xml:space="preserve">Vincent Daurenjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5 (2), pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997739v1</w:t>
+                <w:t xml:space="preserve">hal-05313411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du rayonnement sur un écoulement de convection naturelle turbulent en cavité différentiellement chauffée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gas radiation effect on a turbulent thermal plume in a confined cavity using direct numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Daurenjou</w:t>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5 (2), pp.33-41. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 213, pp.109820. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2025.1359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2025.109820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313411v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of thermal conductivity during aging of nanoporous sintered silver</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement by the suppression of the stratified stagnant core in a rectangular differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sghuri</w:t>
+                <w:t xml:space="preserve">P Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Billaud</w:t>
+                <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Signor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X Milhet</w:t>
+                <w:t xml:space="preserve">O Skurtys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119109⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.108137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.108137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04190331v1</w:t>
+                <w:t xml:space="preserve">hal-03934938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement by the suppression of the stratified stagnant core in a rectangular differentially heated cavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of thermal conductivity during aging of nanoporous sintered silver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Sghuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Huerta</w:t>
+                <w:t xml:space="preserve">L Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Gers</w:t>
+                <w:t xml:space="preserve">D Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Skurtys</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">X Milhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 186, pp.108137. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 257, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2022.108137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.119109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03934938v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04190331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulent natural convection of a confined flow in a cubic enclosure: Effect of transient boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -861,51 +861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model reduction of radiative heat transfer by a hierarchical radiosity method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -952,90 +952,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional effects induced by depth variation in a differentially heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Gers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Skurtys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ignacio Thiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1108,51 +1108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Bach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (3), pp.131-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1316,51 +1316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuan Bach Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (3), pp.139-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1407,51 +1407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1730,820 +1730,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03103622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous identification of thermophysical properties of semitransparent media using an artificial neural network trained by a 2-D axisymmetric direct model</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+                <w:t xml:space="preserve">Influence of surface radiation on the transition to unsteadiness for a natural convection flow in a differentially heated cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 77 (10), pp.890-912. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407782.2020.1746167⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 78 (7), pp.291 - 305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2020.1791550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539199v1</w:t>
+                <w:t xml:space="preserve">hal-03228339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of an unsteady confined thermal plume under the influence of gas radiation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Sergent</w:t>
+                <w:t xml:space="preserve">Simultaneous identification of thermophysical properties of semitransparent media using an artificial neural network trained by a 2-D axisymmetric direct model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106474⟩</w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 77 (10), pp.890-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2020.1746167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998148v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer enhancement of a natural convection flow in an enclosure submitted to a small extent thermal disturbance: Influence of location and frequency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Chorin</w:t>
+                <w:t xml:space="preserve">Numerical study of an unsteady confined thermal plume under the influence of gas radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Moreau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.106711. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106711⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 156, pp.106474:1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029811v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02998148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconventional flash technique for the identification of multilayer thermal diffusivity tensors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Billaud</w:t>
+                <w:t xml:space="preserve">Heat transfer enhancement of a natural convection flow in an enclosure submitted to a small extent thermal disturbance: Influence of location and frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 155, pp.106430. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106430⟩</w:t>
+              <w:t xml:space="preserve">, 2020, pp.106711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106711⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02564463v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer modification of a natural convection flow in a differentially heated cavity by means of a localized obstacle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Saury</w:t>
+                <w:t xml:space="preserve">Unconventional flash technique for the identification of multilayer thermal diffusivity tensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 151, pp.106279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106279⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 155, pp.106430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02467416v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash method experiment design for the thermal characterization of orthotropic materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Heat transfer modification of a natural convection flow in a differentially heated cavity by means of a localized obstacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chorin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab7f78⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.106279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2020.106279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526162v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of surface radiation on the transition to unsteadiness for a natural convection flow in a differentially heated cavity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Saury</w:t>
+                <w:t xml:space="preserve">Flash method experiment design for the thermal characterization of orthotropic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 78 (7), pp.291 - 305. </w:t>
+              <w:t xml:space="preserve">Measurement Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10407782.2020.1791550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6501/ab7f78⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03228339v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous and direct identification of thermophysical properties for orthotropic materials</w:t>
               </w:r>
@@ -2633,64 +2633,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat transfer modification induced by a localized thermal disturbance in a differentially-heated cavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Chorin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2763,51 +2763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Belleoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.151-161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,386 +2835,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of coupled natural convection and radiation in a differentially heated cubic cavity filled with humid air. Effects of the cavity size</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Lemonnier</w:t>
+                <w:t xml:space="preserve">Temperature and velocity measurements in a buoyant flow induced by a heat source array on a vertical plate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1386509⟩</w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88, pp.234-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134975v1</w:t>
+                <w:t xml:space="preserve">hal-02134977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of hydrogen vehicle refuelling requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Brachmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Barth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ammouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Baraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (19), pp.13789-13809. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.01.165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and velocity measurements in a buoyant flow induced by a heat source array on a vertical plate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Numerical investigation of coupled natural convection and radiation in a differentially heated cubic cavity filled with humid air. Effects of the cavity size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88, pp.234-245. </w:t>
+              <w:t xml:space="preserve">Numerical Heat Transfer, Part A Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (7), pp.495-518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2017.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10407782.2017.1386509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02134977v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized distribution of a large number of power electronics components cooled by conjugate turbulent natural convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3274,51 +3274,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Optimization of Passive Cooling of a Heat Source Array Flush-Mounted on a Vertical Plate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3430,51 +3430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Laouar-Meftah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benbrik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3515,273 +3515,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of hydrogen tank filling. Effects of heat losses and filling rate optimization</w:t>
+                <w:t xml:space="preserve">Experimental and Numerical Investigation of Turbulent Natural Convection Flow in a Vertical Channel With a Heated Obstacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Saury</w:t>
+                <w:t xml:space="preserve">Yamina Harnane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Petit</w:t>
+                <w:t xml:space="preserve">Rachid Bessaïh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Bougriou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.06.069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (10), pp.479-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4028022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546945v1</w:t>
+                <w:t xml:space="preserve">hal-02546944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and Numerical Investigation of Turbulent Natural Convection Flow in a Vertical Channel With a Heated Obstacle</w:t>
+                <w:t xml:space="preserve">Thermodynamic analysis of hydrogen tank filling. Effects of heat losses and filling rate optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamina Harnane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Bessaïh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cherif Bougriou</w:t>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Heat Transfer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 39 (24), pp.12701-12714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.06.069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4028022⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546944v1</w:t>
+                <w:t xml:space="preserve">hal-02546945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark solutions for natural convection flows in vertical channels submitted to different open boundary conditions</w:t>
               </w:r>
@@ -3927,51 +3927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.115-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4017,77 +4017,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement and comparison of some estimators dedicated to thermal diffusivity estimation of orthotropic materials with the 3D-flash method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 64, pp.1064-1081. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4127,389 +4127,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigations in an air-filled differentially-heated cavity at large Rayleigh Numbers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of first bifurcations to unsteady natural convection in a differentially-heated cavity tilted from 0° to 180°</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Belleoud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+                <w:t xml:space="preserve">Abdelmadjid Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Djanna</w:t>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 395, pp.012119. </w:t>
+              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.74-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037227v1</w:t>
+                <w:t xml:space="preserve">hal-03037228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust experiment design for the estimation of thermophysical parameters using stochastic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55, pp.2901-2915. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2012.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of first bifurcations to unsteady natural convection in a differentially-heated cavity tilted from 0° to 180°</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigations in an air-filled differentially-heated cavity at large Rayleigh Numbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Belleoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Thermal and Fluid Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.expthermflusci.2011.11.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 395, pp.012119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/395/1/012119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03037228v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled temperature and velocity measurements in turbulent natural convection flows</w:t>
               </w:r>
@@ -4521,64 +4521,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Alina Ilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Belleoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 395, pp.012067. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4638,64 +4638,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Communications in Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 38, pp.679-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary experiments on the control of natural convection in differentially-heated cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Skurtys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4857,103 +4857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensibilité de la stratification thermique de l ’air à des conditions aux limites radiatives et à des variations géométriques dans une cavité en convection naturelle à haut nombre de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Energies Renouvelables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 13 (3), pp.389-398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5110,277 +5110,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00162000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective heat transfer inside a rotating cylinder with an axial air flow</w:t>
+                <w:t xml:space="preserve">Numerical study of convective heat transfer in end region of enclosed induction motor of railway traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Seghir-Ouali</w:t>
+                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Phillipart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Laloy</w:t>
+                <w:t xml:space="preserve">Andry Randria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2, pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037220v1</w:t>
+                <w:t xml:space="preserve">hal-03037221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of convective heat transfer in end region of enclosed induction motor of railway traction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Fasquelle</w:t>
+                <w:t xml:space="preserve">Convective heat transfer inside a rotating cylinder with an axial air flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Seghir-Ouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souad Harmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andry Randria</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Phillipart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Engineering in Transportation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.1166-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2006.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037221v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flash evaporation from a water pool: Influence of the liquid height and of the depressurization rate</w:t>
               </w:r>
@@ -5701,64 +5701,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale de l'influence du rayonnement sur la dynamique d'un écoulement turbulent de convection naturelle en cavité différentiellement chauffée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Daurenjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5799,278 +5799,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un écoulement turbulent de convection naturelle en enceinte cubique comprenant un obstacle partiellement chauffé induisant des conditions aux limites instationnaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire de l'influence d'un dispositif passif sur la dynamique d'un panache thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Daurenjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574654v1</w:t>
+                <w:t xml:space="preserve">hal-05574659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire de l'influence d'un dispositif passif sur la dynamique d'un panache thermique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Etude d'un écoulement turbulent de convection naturelle en enceinte cubique comprenant un obstacle partiellement chauffé induisant des conditions aux limites instationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Reims, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2023-016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2023-014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574659v1</w:t>
+                <w:t xml:space="preserve">hal-05574654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des instationarités au sein d'un écoulement de convection naturelle dans une cavité cubique comprenant un obstacle partiellement chauffé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6111,879 +6111,879 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des transferts thermiques au sein d'un écoulement de convection naturelle dans un espace confiné comportant un obstacle partiellement chauffé</w:t>
+                <w:t xml:space="preserve">Experimental study of Natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Weppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29e Congrès de la Société Française de Thermique 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUROTHERM2020 - 8th European Thermal Sciences Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lisbonne, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083551v1</w:t>
+                <w:t xml:space="preserve">hal-03469756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of Natural convection flow in a cubic enclosure with a partially heated inner block</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Moreau</w:t>
+                <w:t xml:space="preserve">Optimisation de la caractérisation thermique de l'argent fritté par la méthode flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Sghuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gadaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROTHERM2020 - 8th European Thermal Sciences Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469756v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05574646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la caractérisation thermique de l'argent fritté par la méthode flash</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gadaud</w:t>
+                <w:t xml:space="preserve">Analyse des transferts thermiques au sein d'un écoulement de convection naturelle dans un espace confiné comportant un obstacle partiellement chauffé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2021</w:t>
+              <w:t xml:space="preserve">29e Congrès de la Société Française de Thermique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2021-044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2021-048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05574646v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the flow dynamics in a confined cubic enclosure with an inner block partially heated</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Moreau</w:t>
+                <w:t xml:space="preserve">Modèles réduits linéaires paramétriques de transferts conducto-radiatifs sous approximation P1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Benselama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Themique 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
+              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083543v1</w:t>
+                <w:t xml:space="preserve">hal-05574639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles réduits linéaires paramétriques de transferts conducto-radiatifs sous approximation P1</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yann Billaud</w:t>
+                <w:t xml:space="preserve">Experimental study of the flow dynamics in a confined cubic enclosure with an inner block partially heated</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Weppe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès annuel de la Société Française de Thermique 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Belfort, France. </w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Themique 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.25855/SFT2020-050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.25855/SFT2020-140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05574639v1</w:t>
+                <w:t xml:space="preserve">hal-04083543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de faisabilité de la caractérisation thermique d’un matériau bicouche constitué d’un revêtement ou d’un film mince déposé sur un substrat</w:t>
+                <w:t xml:space="preserve">Best strategy to simultaneously estimate the thermal diffusivities of orthotropic composite medium embedded in two-layer materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th Thermal and Fluids Engineering Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Las Vegas, United States. pp.255-264, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/TFEC2019.cmd.027299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191185v1</w:t>
+                <w:t xml:space="preserve">hal-03191122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best strategy to simultaneously estimate the thermal diffusivities of orthotropic composite medium embedded in two-layer materials</w:t>
+                <w:t xml:space="preserve">Etude de faisabilité de la caractérisation thermique d’un matériau bicouche constitué d’un revêtement ou d’un film mince déposé sur un substrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elissa El Rassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Thermal and Fluids Engineering Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/TFEC2019.cmd.027299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03191122v1</w:t>
+                <w:t xml:space="preserve">hal-03191185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique d’un panache thermique de transition dans une cavité confinée en présence d’un couplage convection-rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France. pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7021,51 +7021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation réduite des transferts radiatifs dans l'habitat par une méthode hiérarchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Le Bohec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7097,334 +7097,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Lemonnier</w:t>
+                <w:t xml:space="preserve">Estimation directe de propriétés thermophysiques de matériaux orthotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elissa El Rassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Billaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès SFT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Pau, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467390v1</w:t>
+                <w:t xml:space="preserve">hal-03191186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation directe de propriétés thermophysiques de matériaux orthotropes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Billaud</w:t>
+                <w:t xml:space="preserve">Numerical simulation of convection-radiation coupling on thermal plumes in cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SFT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Heat Transfer Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIHTC, Aug 2018, Beijing, China. pp.3565-3572, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/IHTC16.cov.023273⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191186v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique de panaches thermiques en cavité en présence d’un couplage convection-rayonnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Annuel de la Société Française de Thermique - SFT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Pau, France. pp.112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7566,90 +7566,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh : impact de l'émissivité des parois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7687,90 +7687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage convection-rayonnement en cavité différentiellement chauffée à haut nombre de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société Française de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7808,90 +7808,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convection-radiation coupling in a differentially heated cavity at high Rayleigh number.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Cadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THMT-15, Proceedings of the Eighth International Symposium On Turbulence Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sarajevo, Bosnia and Herzegovina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,51 +7955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Knikker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8080,51 +8080,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Joubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFT10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8143,679 +8143,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00540727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">sur la cavité différentiellement chauffée : étude expérimentale des écoulements de convection naturelle à grand nombre de Rayleigh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception optimale d'expérience par algorithmes génétiques pour l'estimation de paramètres thermophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IX COLLOQUE INTERUNIVERSITAIRE FRANCO-QUEBECOIS - CIFQ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE, SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.621-626</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424325v1</w:t>
+                <w:t xml:space="preserve">hal-00424316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale d'expérience par méthode stochastique pour l'estimation de paramètres thermophysiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesures de vitesse, de température et du flux thermique en convection naturelle en espace confiné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERENCE INTERNATIONALE SUR LA CARACTERISATION THERMO-PHYSIQUE ET LES PROBLEMES INVERSES, ICTCIP 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">CONGRES SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00424318v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00424332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures de vitesse, de température et du flux thermique en convection naturelle en espace confiné</w:t>
+                <w:t xml:space="preserve">sur la cavité différentiellement chauffée : étude expérimentale des écoulements de convection naturelle à grand nombre de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.129-134</w:t>
+              <w:t xml:space="preserve">IX COLLOQUE INTERUNIVERSITAIRE FRANCO-QUEBECOIS - CIFQ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424332v1</w:t>
+                <w:t xml:space="preserve">hal-00424325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la thermique et la dynamique de la convection naturelle à grand nombre de Rayleigh dans des cavités différentiellement chauffées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception optimale d'expérience par méthode stochastique pour l'estimation de paramètres thermophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14EME JOURNEES INTERNATIONALES DE THERMIQUE - JITH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, DJERBA, Tunisie</w:t>
+              <w:t xml:space="preserve">CONFERENCE INTERNATIONALE SUR LA CARACTERISATION THERMO-PHYSIQUE ET LES PROBLEMES INVERSES, ICTCIP 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424326v1</w:t>
+                <w:t xml:space="preserve">hal-00424318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A global optimization method: the particle swarm algorithm in practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur la thermique et la dynamique de la convection naturelle à grand nombre de Rayleigh dans des cavités différentiellement chauffées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Petit</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop at Metti IV, Franco-Brazilian advanced school, Thermal measurements and inverse techniques - Pertinent use of experiments and models</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Angra dos Reis, Brazil</w:t>
+              <w:t xml:space="preserve">14EME JOURNEES INTERNATIONALES DE THERMIQUE - JITH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, DJERBA, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484877v1</w:t>
+                <w:t xml:space="preserve">hal-00424326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception optimale d'expérience par algorithmes génétiques pour l'estimation de paramètres thermophysiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">A global optimization method: the particle swarm algorithm in practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ruffio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Petit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONGRES FRANÇAIS DE THERMIQUE, SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vannes, France. pp.621-626</w:t>
+              <w:t xml:space="preserve">Workshop at Metti IV, Franco-Brazilian advanced school, Thermal measurements and inverse techniques - Pertinent use of experiments and models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Angra dos Reis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00424316v1</w:t>
+                <w:t xml:space="preserve">hal-00484877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification thermique de l'air dans une cavité en convection naturelle à grand nombre de Rayleigh.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,77 +8879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des écoulements de convection naturelle turbulente à grand nombre de Rayleigh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Djanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francophone des Techniques Laser, CFTL 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Poitiers, France. pp.167-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8987,51 +8987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le thermosiphon vertical à grands nombres de Rayleigh, principes et caractérisation expérimentale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Clément, Jean-Paul Rouger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Djanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9082,64 +9082,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de Convection naturelle de Rayleigh-bénard dans une couche horizontale d'air à grands nombres de Rayleigh : aspects 3D et Bifurcation supercritique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmadjid Benkhelifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9370,51 +9370,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6605C1C3"/>
+    <w:nsid w:val="032507E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9601,51 +9601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-saury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8035-5041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077015398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193858116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357125130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6099-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05313411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daurenjou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1359" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sghuri" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Signor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saury" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Milhet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934938v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huerta" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108137" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.106637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2022.2102397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skurtys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ignacio Thiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Bach Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2022.123181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2021.10042895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.09.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539199v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1746167" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chorin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106711" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564463v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106430" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106279" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526162v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab7f78" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1791550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1386509" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134979v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brachmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barth" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammouri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.165" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134977v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bostr&#246;m" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.06.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Bostr&#246;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9110912" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouar-Meftah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbrik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2015.1090233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546945v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWM1V3CT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Harnane" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bougriou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ibrahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6840B50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3C7SD3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037227v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleoud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Djanna" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012119" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037226v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.008" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6MD2C6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benkhelifa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.11.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65FGXGT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alina Ilie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2011.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8RVSM9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.05.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK4F1VMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v13i3.207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Grine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desmons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFTHQM05-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir-Ouali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phillipart" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.01.017" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK142MCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037221v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randria" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.03.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(02)00056-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574654v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574659v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083551v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-048" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574646v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sghuri" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-044" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-140" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191185v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191122v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2019.cmd.027299" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191186v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506692" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djanna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424325v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424332v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424326v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484877v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424316v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03001965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003VALE0020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-saury" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8035-5041" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077015398" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/193858116" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357125130" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-6099-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isae-ensma.hal.science/hal-05313411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Daurenjou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Moreau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saury" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2025.1359" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04997739v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sergent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Joubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2025.109820" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03934938v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Huerta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Skurtys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2022.108137" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190331v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Sghuri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Billaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Signor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Saury" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Milhet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.119109" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03964360v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weppe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Saury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2023.106637" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767033v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Le Bohec" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2022.2102397" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03767045v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Skurtys" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ignacio Thiers" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0100218" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03707005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Bach Nguyen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2022.123181" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680526v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123052" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239580v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2021.10042895" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2116/1/012033" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029812v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elissa El Rassy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Billaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2020.09.049" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103622v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Girault" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Benselama" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2020.120598" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228339v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chorin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Billaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lemonnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1791550" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539199v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2020.1746167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998148v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106474" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chorin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106711" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02564463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106430" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467416v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2020.106279" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526162v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6501/ab7f78" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134971v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.measurement.2018.11.048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134973v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.11.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134974v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Belleoud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2017.09.018" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134977v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baudoin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2017.06.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bourgeois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brachmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barth" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ammouri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Baraldi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.01.165" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134975v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2017.1386509" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134976v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Bostr&#246;m" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2017.06.058" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134981v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Zhu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Bostr&#246;m" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en9110912" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherifi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laouar-Meftah" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benbrik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407782.2015.1090233" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546944v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamina Harnane" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bessa&#239;h" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Bougriou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4028022" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546945v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ruffio" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Petit" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.06.069" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWM1V3CT-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841302v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desrayaud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ch&#233;nier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bastide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Brangeon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2013.05.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546947v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Ibrahim" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2013.09.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J6840B50-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546950v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2013.04.041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD3C7SD3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Benkhelifa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Penot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2011.11.009" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65FGXGT1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037226v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2012.02.008" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JG6MD2C6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037227v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Belleoud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Djanna" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012119" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037225v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Alina Ilie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012067" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037224v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rouger" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icheatmasstransfer.2011.03.019" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8RVSM9P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037223v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2010.05.008" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BK4F1VMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037222v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54966/jreen.v13i3.207" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162000v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Grine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Desmons" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Harmand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2006.07.004" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFTHQM05-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037221v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fasquelle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andry Randria" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037220v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Seghir-Ouali" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Phillipart" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laloy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2006.01.017" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK142MCN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Siroux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2005.03.005" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037218v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0017-9310(02)00056-X" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574671v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-092" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574659v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-016" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574654v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2023-014" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083611v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2022-012" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574646v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Sghuri" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gadaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-044" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083551v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-048" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574639v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-050" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083543v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-140" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191122v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/TFEC2019.cmd.027299" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191185v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467899v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Ying" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905701v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467390v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/IHTC16.cov.023273" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086510v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeaiter" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;not" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2018.8506692" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467887v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cadet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467883v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467370v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711402v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Knikker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sadat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540727v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djanna" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Penot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424316v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424332v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cl&#233;ment, Jean-Paul Rouger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424325v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424318v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292658v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418269v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292800v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00418274v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/tel-03001965v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003VALE0020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>