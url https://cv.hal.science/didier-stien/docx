--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -242,965 +242,965 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘Massana soil system’ project: untargeted metabolomics to unravel chemical landscapes in Massane forest soils</w:t>
+                <w:t xml:space="preserve">Targeted and untargeted discovery of UV filters and emerging contaminants with environmental risk assessment on the Northwestern Mediterranean coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+                <w:t xml:space="preserve">Aude Gandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Delena</w:t>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed El Guif</w:t>
+                <w:t xml:space="preserve">Théo Perion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Majdi</w:t>
+                <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Life and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Proceedings of the 50th anniversary conference of the Massane Forest National Natural reserve, 75 (1), </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.117567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.57890/mq1ey433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545642v1</w:t>
+                <w:t xml:space="preserve">hal-04890658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association of dextran sodium sulfate to the bioactive agent I-modulia® attenuates Staphylococcus aureus virulence expression and δ-toxin production</w:t>
+                <w:t xml:space="preserve">Mineral UV filters and their effects on Pocillopora damicornis metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Calvez</w:t>
+                <w:t xml:space="preserve">Claire Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stien</w:t>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villette</w:t>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebaron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Ravard Helffer</w:t>
+                <w:t xml:space="preserve">Leïla Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107163⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 991, pp.179961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04814415v1</w:t>
+                <w:t xml:space="preserve">hal-05133154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and untargeted discovery of UV filters and emerging contaminants with environmental risk assessment on the Northwestern Mediterranean coast</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The association of dextran sodium sulfate to the bioactive agent I-modulia® attenuates Staphylococcus aureus virulence expression and δ-toxin production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gandar</w:t>
+                <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+                <w:t xml:space="preserve">C. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Perion</w:t>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Noguer</w:t>
+                <w:t xml:space="preserve">K. Ravard Helffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117567⟩</w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.107163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04890658v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04814415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral UV filters and their effects on Pocillopora damicornis metabolome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The ‘Massana soil system’ project: untargeted metabolomics to unravel chemical landscapes in Massane forest soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Guillier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+                <w:t xml:space="preserve">Oriane Delena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+                <w:t xml:space="preserve">Mohammed El Guif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evane Thorel</w:t>
+                <w:t xml:space="preserve">Jean-André Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Chapron</w:t>
+                <w:t xml:space="preserve">Nabil Majdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 991, pp.179961. </w:t>
+              <w:t xml:space="preserve">Life and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Proceedings of the 50th anniversary conference of the Massane Forest National Natural reserve, 75 (1), pp.mq1ey433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179961⟩</w:t>
+                <w:t xml:space="preserve">⟨10.57890/mq1ey433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133154v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of Staphylococcus epidermidis biofilm by surfactins of an endophytic bacterium Bacillus sp. 15 F</w:t>
+                <w:t xml:space="preserve">One step bio-guided isolation of secondary metabolites from the endophytic fungus Penicillium crustosum using high-resolution semipreparative HPLC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marwa Jardak</w:t>
+                <w:t xml:space="preserve">Abdulelah Alfattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Saadaoui</w:t>
+                <w:t xml:space="preserve">Laurence Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Jlidi</w:t>
+                <w:t xml:space="preserve">Sara Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 180, pp.110477. </w:t>
+              <w:t xml:space="preserve">Combinatorial Chemistry and High Throughput Screening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (4), pp.573-583. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2024.110477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1386207326666230707110651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04669449v1</w:t>
+                <w:t xml:space="preserve">hal-04236985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One step bio-guided isolation of secondary metabolites from the endophytic fungus Penicillium crustosum using high-resolution semipreparative HPLC</w:t>
+                <w:t xml:space="preserve">Sunscreen pollution is abated during the COVID-19 “Anthropause” of 2020 in two U.S. National Parks: Cape Lookout National Seashore and Kaloko-Honokōhau National Historical Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulelah Alfattani</w:t>
+                <w:t xml:space="preserve">C.A. Downs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
+                <w:t xml:space="preserve">K.L. Akerlof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Marcourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">M. Silvia Diaz-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Combinatorial Chemistry and High Throughput Screening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1386207326666230707110651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.102510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seares.2024.102510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236985v1</w:t>
+                <w:t xml:space="preserve">hal-04668216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sunscreen pollution is abated during the COVID-19 “Anthropause” of 2020 in two U.S. National Parks: Cape Lookout National Seashore and Kaloko-Honokōhau National Historical Park</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of Staphylococcus epidermidis biofilm by surfactins of an endophytic bacterium Bacillus sp. 15 F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Jardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Downs</w:t>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K.L. Akerlof</w:t>
+                <w:t xml:space="preserve">Oumaima Saadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Jlidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Silvia Diaz-Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sea Research (JSR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200, pp.102510. </w:t>
+              <w:t xml:space="preserve">Enzyme and Microbial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 180, pp.110477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seares.2024.102510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enzmictec.2024.110477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668216v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sphingolipidoses in Morocco: Chemical profiling for an affordable and rapid diagnosis strategy</w:t>
               </w:r>
@@ -1320,90 +1320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fate of Butyl Methoxydibenzoylmethane (Avobenzone) in Coral Tissue and Its Effect on Coral Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1582,2723 +1582,2723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seven compounds from Portulaca oleracea L. and their anticholinesterase activities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A comparative metabolomics approach demonstrates that octocrylene accumulates in Stylophora pistillata tissues as derivatives and that octocrylene exposure induces mitochondrial dysfunction and cell senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1916928⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 35, pp.2160-2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.2c00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216986v1</w:t>
+                <w:t xml:space="preserve">hal-03833207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroelectrochemistry as a new tool for the quantification of UV filters in sun creams</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Straightforward N -Acyl Homoserine Lactone Discovery and Annotation by LC–MS/MS-based Molecular Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Escoubeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mazurek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123728⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.635-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746683v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel alkaloid from Portulaca oleracea L. and its anti-inflammatory activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijing Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (2), pp.595-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786419.2020.1795855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Egg Exposure to UV Filter-Spiked Sediment on the Survival, Hatching Success, Cardiac Frequency and Metabolic Scope of Zebrafish Embryos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.84-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/oceans3010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of 7 organic UV filters from sediment to the ragworm Hediste diversicolor: bioaccumulation of benzophenone-3 and further proof of octocrylene metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Fagervold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pollutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2, pp.23-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pollutants2010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03557790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative metabolomics approach demonstrates that octocrylene accumulates in Stylophora pistillata tissues as derivatives and that octocrylene exposure induces mitochondrial dysfunction and cell senescence</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Hebra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Leman-Loubière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.2c00248⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27041182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833207v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward N -Acyl Homoserine Lactone Discovery and Annotation by LC–MS/MS-based Molecular Networking</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Mazurek</w:t>
+                <w:t xml:space="preserve">A new alkaloid and two organic acids from Portulaca oleracea L. and their bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiujuan Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00849⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2022.2103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551975v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated Metabolomic, Molecular Networking, and Genome Mining Analyses Uncover Novel Angucyclines From Streptomyces sp. RO-S4 Strain Isolated From Bejaia Bay, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tatyana Grayfer</w:t>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27041182⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.906161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.906161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796318v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alkaloid and two organic acids from Portulaca oleracea L. and their bioactivities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxybenzone contamination from sunscreen pollution and its ecological threat to Hanauma Bay, Oahu, Hawaii, U.S.A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiayin Tian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">C. A. Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bishop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Silvia Diaz Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Abbas Haghshenas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2022.2103696⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 291, pp.132880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746681v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Metabolomic, Molecular Networking, and Genome Mining Analyses Uncover Novel Angucyclines From Streptomyces sp. RO-S4 Strain Isolated From Bejaia Bay, Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">Seven compounds from Portulaca oleracea L. and their anticholinesterase activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianhua Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baozhao Ju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiujuan Lan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.906161⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36, pp.2547-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2021.1916928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746686v2</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxybenzone contamination from sunscreen pollution and its ecological threat to Hanauma Bay, Oahu, Hawaii, U.S.A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Silvia Diaz Cruz</w:t>
+                <w:t xml:space="preserve">Spectroelectrochemistry as a new tool for the quantification of UV filters in sun creams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Abbas Haghshenas</w:t>
+                <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 291, pp.132880. </w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 250, pp.123728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2021.132880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2022.123728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440906v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzophenone accumulates over time from the degradation of octocrylene in commercial sunscreen products</w:t>
+                <w:t xml:space="preserve">Two amide glycosides from Portulaca oleracea L. and its bioactivities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Downs</w:t>
+                <w:t xml:space="preserve">Xilong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Dinardo</w:t>
+                <w:t xml:space="preserve">Haibo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.1046-1054. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.2655-2659. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1660333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161988v1</w:t>
+                <w:t xml:space="preserve">hal-02331754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace alkaloid, oleraisoindole A from Portulaca oleracea L. and its anticholinesterase effect</w:t>
+                <w:t xml:space="preserve">Efficient degradation of the organic UV filter benzophenone-3 by Sphingomonas wittichii strain BP14P isolated from WWTP sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yifei Ma</w:t>
+                <w:t xml:space="preserve">Sonja K. Fagervold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuetao Li</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">Clémence Rohée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (2), pp.350-353. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 758, pp.143674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1627356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331741v1</w:t>
+                <w:t xml:space="preserve">hal-03217024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pseudomonas aeruginosa Quorum Sensing Inhibitors from the Endophyte Lasiodiplodia venezuelensis and Evaluation of Their Antivirulence Effects by Metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization method for quantification of sunscreen organic ultraviolet filters in coastal sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Pellissier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. A Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9 (9), pp.1807. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.3338-3347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9091807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.202100400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325278v2</w:t>
+                <w:t xml:space="preserve">hal-03324554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the Letter to the Editor by Dr. Christian Surber</w:t>
+                <w:t xml:space="preserve">Antimicrobial and anthelmintic activities of the ethanolic extract, fractions and isolated compounds from Manilkara zapota L. P. Royen (Sapotaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. A Downs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dinardo</w:t>
+                <w:t xml:space="preserve">Layany Carolyny Mourão Mulvaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Humberto Xavier-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmara Marques Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00217⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpp/rgaa030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03324478v1</w:t>
+                <w:t xml:space="preserve">hal-03137153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to four chemical UV filters through contaminated sediment: impact on survival, hatching success, cardiac frequency and aerobic metabolic scope in embryo-larval stage of zebrafish</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valentin Logeux</w:t>
+                <w:t xml:space="preserve">Benzophenone accumulates over time from the degradation of octocrylene in commercial sunscreen products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dinardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12582-w⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111770v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two amide glycosides from Portulaca oleracea L. and its bioactivities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A trace alkaloid, oleraisoindole A from Portulaca oleracea L. and its anticholinesterase effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuetao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 35, pp.2655-2659. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1660333⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.350-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1627356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331754v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization method for quantification of sunscreen organic ultraviolet filters in coastal sands</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Pseudomonas aeruginosa Quorum Sensing Inhibitors from the Endophyte Lasiodiplodia venezuelensis and Evaluation of Their Antivirulence Effects by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lecoultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.202100400⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9091807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324554v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient degradation of the organic UV filter benzophenone-3 by Sphingomonas wittichii strain BP14P isolated from WWTP sludge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
+                <w:t xml:space="preserve">Exposure to four chemical UV filters through contaminated sediment: impact on survival, hatching success, cardiac frequency and aerobic metabolic scope in embryo-larval stage of zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143674⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.29412-29420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12582-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217024v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03111770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial and anthelmintic activities of the ethanolic extract, fractions and isolated compounds from Manilkara zapota L. P. Royen (Sapotaceae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Humberto Xavier-Júnior</w:t>
+                <w:t xml:space="preserve">Response to the Letter to the Editor by Dr. Christian Surber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dinardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 73, pp.377-387. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (9), pp.1938-1943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jpp/rgaa030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137153v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and Identification of Isocoumarin Derivatives With Specific Inhibitory Activity Against Wnt Pathway and Metabolome Characterization of Lasiodiplodia venezuelensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Koval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lecoultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4362,51 +4362,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4617,103 +4617,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of pseudo-LC-NMR and HRMS/MS-based molecular networking for the rapid identification of antimicrobial metabolites from Fusarium petroliphilum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulelah Alfattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Marcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Hofstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8, pp.725691. </w:t>
@@ -4745,9275 +4745,9275 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 10 UV Filters on the Brine Shrimp Artemia salina and the Marine Microalga Tetraselmis sp</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first tripyrrolic chlorophyll catabolites isolated from Crataegus pinnatifida Bge. var. major brown leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zheming Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guanlin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxics8020029⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.197-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934659v1</w:t>
+                <w:t xml:space="preserve">hal-02413667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Brel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012250v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trophic contamination by octocrylene does not affect aerobic metabolic scope in juveniles clownfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Environmental Science and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.050-054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17352/aest.000026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+                <w:t xml:space="preserve">hal-03357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,5‐diketopiperazines mitigate the amount of advanced glycation end products accumulated with age in human dermal fibroblasts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. André</w:t>
+                <w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Touré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Stien</w:t>
+                <w:t xml:space="preserve">Amandine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ics.12655⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (16), pp.3565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146364v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Microbial Diversity as a Source of Bioactive Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18040215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902217v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02861020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Microbial Diversity as a Source of Bioactive Natural Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18040215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861020v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first tripyrrolic chlorophyll catabolites isolated from Crataegus pinnatifida Bge. var. major brown leaves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2,5‐diketopiperazines mitigate the amount of advanced glycation end products accumulated with age in human dermal fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guanlin Yang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">A. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.12.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.596-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ics.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413667v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orianne Brel</w:t>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seindé Touré</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Lechat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133491v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic contamination by octocrylene does not affect aerobic metabolic scope in juveniles clownfish</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
+                <w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Environmental Science and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17352/aest.000026⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03357155v1</w:t>
+                <w:t xml:space="preserve">hal-03012250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Van Elslande</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria H. Arias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chantal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915954v2</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chantal</w:t>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudiane Flora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915989v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claudiane Flora</w:t>
+                <w:t xml:space="preserve">A unique approach to monitor stress in coral exposed to emerging pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.9601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302317v2</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique approach to monitor stress in coral exposed to emerging pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic Insights into Marine Phytoplankton Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marcellin-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66117-3⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18020078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868494v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Insights into Marine Phytoplankton Diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Marcellin-Gros</w:t>
+                <w:t xml:space="preserve">Effect of 10 UV Filters on the Brine Shrimp Artemia salina and the Marine Microalga Tetraselmis sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.78. </w:t>
+              <w:t xml:space="preserve">Toxics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18020078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxics8020029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466066v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics Reveal That Octocrylene Accumulates in Pocillopora damicornis Tissues as Fatty Acid Conjugates and Triggers Coral Cell Mitochondrial Dysfunction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 91 (1), pp.990-995. </w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.130-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973836v1</w:t>
+                <w:t xml:space="preserve">hal-02168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a Large Diversity of &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-acyl-Homoserine Lactones in Symbiotic &amp;lt;i&amp;gt;Vibrio fischeri&amp;lt;/i&amp;gt; Strains Associated with the Squid &amp;lt;i&amp;gt;Euprymna scolopes&amp;lt;/i&amp;gt;</w:t>
+                <w:t xml:space="preserve">Tropical Palm Endophytes Exhibit Low Competitive Structuring When Assessed Using Co-occurrence and Antipathogen Activity Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Girard</w:t>
+                <w:t xml:space="preserve">Julian Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Blanchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Nina Gazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Baudart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+                <w:t xml:space="preserve">Yannick Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1264/jsme2.ME18145⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.e00086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331764v1</w:t>
+                <w:t xml:space="preserve">hal-03386446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence and environmental distribution of 5 UV filters during the 1 summer season in different water bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja K Fagervold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 230 (7), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId249" w:history="1">
+              <w:t xml:space="preserve">, 2019, 230 (7), pp.172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11270-019-4217-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial, anti-adherent and cytotoxic activities of surfactin(s) from a lipolytic strain Bacillus safensis F4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faten Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Jardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihene Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slim Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
+              <w:t xml:space="preserve">, In press, 30 (4), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10532-018-09865-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02093931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madona Khoury</w:t>
+                <w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc El Beyrouth</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandy Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168388v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Variability of the Essential Oil of Origanum ehrenbergii Boiss. from Lebanon, Assessed by Independent Component Analysis (ICA) and Common Component and Specific Weight Analysis (CCSWA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El-Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095583v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Variability of the Essential Oil of Origanum ehrenbergii Boiss. from Lebanon, Assessed by Independent Component Analysis (ICA) and Common Component and Specific Weight Analysis (CCSWA)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Naim Ouaini</w:t>
+                <w:t xml:space="preserve">Four lignans from Portulaca oleracea L. and its antioxidant activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yongrui Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.1026. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms20051026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1534852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095570v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four lignans from Portulaca oleracea L. and its antioxidant activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1534852⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.2006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331915v1</w:t>
+                <w:t xml:space="preserve">hal-02143840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Palm Endophytes Exhibit Low Competitive Structuring When Assessed Using Co-occurrence and Antipathogen Activity Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian Donald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+                <w:t xml:space="preserve">Matthias Lutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Gazal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Manzi</w:t>
+                <w:t xml:space="preserve">Mohammad Ali Amoozegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00086⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386446v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+                <w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9, pp.8729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-45222-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143840v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of a Large Diversity of &amp;lt;i&amp;gt;N&amp;lt;/i&amp;gt;-acyl-Homoserine Lactones in Symbiotic &amp;lt;i&amp;gt;Vibrio fischeri&amp;lt;/i&amp;gt; Strains Associated with the Squid &amp;lt;i&amp;gt;Euprymna scolopes&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaghayegh Nasr</w:t>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Lutz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Julia Baudart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t>
+              <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.99-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1264/jsme2.ME18145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342188v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomics Reveal That Octocrylene Accumulates in Pocillopora damicornis Tissues as Fatty Acid Conjugates and Triggers Coral Cell Mitochondrial Dysfunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Rémi Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9, pp.8729. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.990-995. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-45222-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b04187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173035v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+                <w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Abir Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621467v1</w:t>
+                <w:t xml:space="preserve">hal-02333868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alkaloid from Portulaca oleracea L. and its antiacetylcholinesterase activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fen Xiu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1460833⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1934578X1801301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1801301237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332174v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 13 (12), pp.1934578X1801301. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1934578X1801301237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332355v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333761v1</w:t>
+                <w:t xml:space="preserve">hal-02349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+                <w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Kaatio Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1100-1101, pp.100-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349254v1</w:t>
+                <w:t xml:space="preserve">hal-01974037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Orianne Brel</w:t>
+                <w:t xml:space="preserve">New flavonoids from Portulaca oleracea L. and their activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.257-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333868v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of Natural Antioxidants from Functional Foods in Neurodegenerative and Metabolic Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Kaatio Touré</w:t>
+                <w:t xml:space="preserve">José Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio P Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Daleprane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography B - Analytical Technologies in the Biomedical and Life Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchromb.2018.09.034⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1459753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1459753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974037v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New flavonoids from Portulaca oleracea L. and their activities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
+                <w:t xml:space="preserve">An isoindole alkaloid from Portulaca oleracea L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingyue Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Xiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.032⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (20), pp.2431-2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2017.1419226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945739v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Natural Antioxidants from Functional Foods in Neurodegenerative and Metabolic Disorders</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria S Alves</w:t>
+                <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaïni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1731-1740</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/1459753⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02332402v1</w:t>
+                <w:t xml:space="preserve">hal-02621467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An isoindole alkaloid from Portulaca oleracea L.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A new alkaloid from Portulaca oleracea L. and its antiacetylcholinesterase activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fen Xiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuetao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoran Xu</w:t>
+                <w:t xml:space="preserve">Fan He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 32 (20), pp.2431-2436. </w:t>
+              <w:t xml:space="preserve">, 2018, 33 (18), pp.2583-2590. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2017.1419226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1460833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017383v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching in the Mediterranean Seagrass Posidonia oceanica Microbiota</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+                <w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soizic Prado</w:t>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00218⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02906989v1</w:t>
+                <w:t xml:space="preserve">hal-01613323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential oils composition and antimicrobial activity of six conifers harvested in Lebanon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Madona Khoury</w:t>
+                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Satureja, Thymus, and Thymbra species grown in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monay Al Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (2), pp.e1600235. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201600235⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.e1600236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201600236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945198v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treating leishmaniasis in Amazonia: A review of ethnomedicinal concepts and pharmaco-chemical analysis of traditional treatments to inspire modern phytotherapies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+                <w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.01.048⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01603285v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of N-Acyl Homoserine Lactones in Vibrio tasmaniensis LGP32 by a Biosensor-Based UHPLC-HRMS/MS Method</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s17040906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513879v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Nirma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613323v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Satureja, Thymus, and Thymbra species grown in Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
+                <w:t xml:space="preserve">Essential oils composition and antimicrobial activity of six conifers harvested in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 14 (5), pp.e1600236. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201600236⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 14 (2), pp.e1600235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201600235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560624v1</w:t>
+                <w:t xml:space="preserve">hal-03945198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Treating leishmaniasis in Amazonia: A review of ethnomedicinal concepts and pharmaco-chemical analysis of traditional treatments to inspire modern phytotherapies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 199, pp.211-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2017.01.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01603411v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Characterization of N-Acyl Homoserine Lactones in Vibrio tasmaniensis LGP32 by a Biosensor-Based UHPLC-HRMS/MS Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.906 </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s17040906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590902v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t>
+                <w:t xml:space="preserve">Correction to Three Novel Alkaloids from Portulaca oleracea L. and Their Anti-inflammatory Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Doberva</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+                <w:t xml:space="preserve">Cui-Yu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hue</w:t>
+                <w:t xml:space="preserve">Yi-Han Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+                <w:t xml:space="preserve">Zhe-Ming Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nan Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.993-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556563v1</w:t>
+                <w:t xml:space="preserve">hal-03945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to Three Novel Alkaloids from Portulaca oleracea L. and Their Anti-inflammatory Effects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yi-Han Meng</w:t>
+                <w:t xml:space="preserve">Evaluation of biofilm-forming ability of bacterial strains isolated from the roof of an old house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Jardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Abdelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe-Ming Ying</w:t>
+                <w:t xml:space="preserve">Rahma Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nan Xu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dong Hao</w:t>
+                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05659⟩</w:t>
+              <w:t xml:space="preserve">Journal of general and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (3), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2323/jgam.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945634v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of biofilm-forming ability of bacterial strains isolated from the roof of an old house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faten Abdelli</w:t>
+                <w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Laadhar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Aifa</w:t>
+                <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of general and applied microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63 (3), pp.186-194. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2323/jgam.2016.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906990v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cytotoxic indole alkaloids from Pseudovibrio denitrificans BBCC725</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rohée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Thibaut Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Parrot</w:t>
+                <w:t xml:space="preserve">Nicole Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tomasi</w:t>
+                <w:t xml:space="preserve">François Sautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (32), pp.3172-3173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590493v1</w:t>
+                <w:t xml:space="preserve">hal-01590793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic indole alkaloids from Pseudovibrio denitrificans BBCC725</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new tetrahydrofuran derivatives from the fungus Mucor spp. SNB-VECD11D isolated from the Chrysomelidae Acalymma bivittula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (32), pp.3172-3173. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.07.005⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (38), pp.3727-3729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01590793v1</w:t>
+                <w:t xml:space="preserve">hal-03945393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new tetrahydrofuran derivatives from the fungus Mucor spp. SNB-VECD11D isolated from the Chrysomelidae Acalymma bivittula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">New acorane sesquiterpenes isolated from the endophytic fungus Colletotrichum gloeosporioides SNB-GSS07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaatio Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (38), pp.3727-3729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (13), pp.1269-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945393v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New acorane sesquiterpenes isolated from the endophytic fungus Colletotrichum gloeosporioides SNB-GSS07</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine André</w:t>
+                <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching in the Mediterranean Seagrass Posidonia oceanica Microbiota</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soizic Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
+                <w:t xml:space="preserve">Jocivânia Oliveira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaatio Touré</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yoan Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (13), pp.1269-1272. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2017.00218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945177v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betulinic Acid, The First Lupane-Type Triterpenoid Isolated from Both a Phomopsis sp. and Its Host Plant Diospyros carbonaria Benoist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201600171⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (17), pp.1892-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03539306v1</w:t>
+                <w:t xml:space="preserve">hal-01299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201500332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299154v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2016.04.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313025v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Mapping Dicorynia guianensis Amsh. wood constituents by submicron resolution cluster-TOF-SIMS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin P. Vanbellingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (6), pp.412-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01299147v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.591-595. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201500332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313006v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Veronique Eparvier</w:t>
+                <w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602207v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Dicorynia guianensis Amsh. wood constituents by submicron resolution cluster-TOF-SIMS imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nadine Amusant</w:t>
+                <w:t xml:space="preserve">Quorum sensing and quorum quenching in the phycosphere of phytoplankton: a case of chemical interactions in ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.3762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.1201-1211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-016-0791-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532634v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quorum sensing and quorum quenching in the phycosphere of phytoplankton: a case of chemical interactions in ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
+                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Origanum libanoticum , Origanum ehrenbergii and Origanum syriacum growing wild in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monay Al Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42 (12), pp.1201-1211. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.555-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-016-0791-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201500178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01472696v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Origanum libanoticum , Origanum ehrenbergii and Origanum syriacum growing wild in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monay Al Hafi</w:t>
+                <w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201500178⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01560534v1</w:t>
+                <w:t xml:space="preserve">hal-01431207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Betulinic Acid, The First Lupane-Type Triterpenoid Isolated from Both a Phomopsis sp. and Its Host Plant Diospyros carbonaria Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14 (1), pp.e1600171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201600171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01431207v1</w:t>
+                <w:t xml:space="preserve">hal-03539306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+                <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (9), pp.586-590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230471v1</w:t>
+                <w:t xml:space="preserve">hal-05368295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Evolutionary patterns of volatile terpene emissions across 202 tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyle G. Dexter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Eliot Timothy Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (9), pp.2854-2864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230555v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01296640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary patterns of volatile terpene emissions across 202 tropical tree species</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kyle G. Dexter</w:t>
+                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Eliot Timothy Paine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Engel</w:t>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1810⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01296640v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+                <w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Arnold Apostolides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antibiotics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ja.2015.36⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (12), pp.1990-1997. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368295v1</w:t>
+                <w:t xml:space="preserve">hal-01233247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila S Espindola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.1735-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01152706v1</w:t>
+                <w:t xml:space="preserve">hal-01230542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madona Khoury</w:t>
+                <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (31), pp.4596-4598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01233247v1</w:t>
+                <w:t xml:space="preserve">hal-05368300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dicorynamine and harmalan-N-oxide, two new β-carboline alkaloids from Dicorynia guianensis Amsh heartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila S Espindola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Say Anouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Amissa Adima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bobelé Niamké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brise Kassi Amian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.158-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230542v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01152699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Two new beta carboline type alkaloids from Dicorynia guianensisheartwood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Say Anouhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Adima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bobele Niamke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Kassi Amian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2015.06.022⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05368300v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dicorynamine and harmalan-N-oxide, two new β-carboline alkaloids from Dicorynia guianensis Amsh heartwood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Brise Kassi Amian</w:t>
+                <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.03.012⟩</w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01152699v1</w:t>
+                <w:t xml:space="preserve">hal-01230471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new beta carboline type alkaloids from Dicorynia guianensisheartwood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Bobele Niamke</w:t>
+                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.xxx-xxx. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2015.03⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138910v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and antinociceptive effect of aqueous extract from Rourea induta Planch. leaves in acute and chronic pain models.</w:t>
               </w:r>
@@ -14413,51 +14413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and antimicrobial activity of the essential oil of Juniperus excelsa M.Bieb. growing wild in Lebanon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madona Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14547,77 +14547,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. M. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14707,77 +14707,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago M Casella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Mandavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bendelac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 96, pp.370-7. </w:t>
@@ -14827,51 +14827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14931,51 +14931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical ethnobotany of the Chayahuita of the Paranapura basin (Peruvian Amazon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Valadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15071,787 +15071,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t>
+                <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Royer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maxime Chevalier</w:t>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00694532v1</w:t>
+                <w:t xml:space="preserve">hal-00705292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bertani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">Maxime Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00705292v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4′,5′-Dihydroxy-epiisocatalponol, a new naphthoquinone from Tectona grandis L. f. heartwood, and fungicidal activity</w:t>
+                <w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Niamké</w:t>
+                <w:t xml:space="preserve">A.M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Amusant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Y. Lozano</w:t>
+                <w:t xml:space="preserve">L. S. Espindola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 74, pp.93-98. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749809v1</w:t>
+                <w:t xml:space="preserve">hal-00787220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">4′,5′-Dihydroxy-epiisocatalponol, a new naphthoquinone from Tectona grandis L. f. heartwood, and fungicidal activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Niamké</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Basset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">G. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria R R Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norberto P Lopes</w:t>
+                <w:t xml:space="preserve">Y. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678530v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M.S. Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Maria R R Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. S. Espindola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">Norberto P Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787220v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in volatile terpene composition between the bark and leaves of tropical tree species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Baraloto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15953,77 +15953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larvicidal activity of isoflavonoids from Muellera frutescens extracts against Aedes aegypti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16081,461 +16081,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of leishmaniasis in the Oyapock basin (French Guiana): A K.A.P. survey and analysis of the evolution of phytotherapy knowledge amongst Wayãpi Indians.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Grenand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 137 (3), pp.1228-1239. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.044⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00634597v1</w:t>
+                <w:t xml:space="preserve">hal-00684617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Eparvier</w:t>
+                <w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bourdy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Rojas</w:t>
+                <w:t xml:space="preserve">Nicolas Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684617v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Treatment of leishmaniasis in the Oyapock basin (French Guiana): A K.A.P. survey and analysis of the evolution of phytotherapy knowledge amongst Wayãpi Indians.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leménager</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Grenand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (3), pp.1228-1239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649278v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00634597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for Antifungal Compounds from the Wood of Durable Tropical Trees</w:t>
               </w:r>
@@ -16560,51 +16560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phellipe N. E. T. Theodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16681,64 +16681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16802,77 +16802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16949,64 +16949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17051,599 +17051,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ta’ta’, Huayani: Perception of leishmaniasis and evaluation of medicinal plants used by the Chayahuita in Peru. Part II</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bourdy</w:t>
+                <w:t xml:space="preserve">Diversity of the volatile organic compounds emitted by 55 species of tropical trees: a survey in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Castillo</w:t>
+                <w:t xml:space="preserve">Timothy Charles Eliot Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Estevez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Lancha-Tangoa</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Blandinières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (11), pp.1349-1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-009-9718-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01087667v1</w:t>
+                <w:t xml:space="preserve">hal-01032119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the volatile organic compounds emitted by 55 species of tropical trees: a survey in French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+                <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10886-009-9718-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01032119v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franciane Hoakwie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01087030v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ta’ta’, Huayani: Perception of leishmaniasis and evaluation of medicinal plants used by the Chayahuita in Peru. Part II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cachet</w:t>
+                <w:t xml:space="preserve">Y. Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franciane Hoakwie</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Deharo</w:t>
+                <w:t xml:space="preserve">A. Lancha-Tangoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AAC.00951-09⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01032126v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitive effect of sodium eperuate on zinc corrosion in alkaline solutions</w:t>
               </w:r>
@@ -17655,51 +17655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17765,401 +17765,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bertani</w:t>
+                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">J. Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
+              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384338v1</w:t>
+                <w:t xml:space="preserve">hal-01082177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bourdy</w:t>
+                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beauchêne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Stien</w:t>
+                <w:t xml:space="preserve">Emeline Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
+              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082177v1</w:t>
+                <w:t xml:space="preserve">hal-00384338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t>
@@ -18513,64 +18513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de composés antifongiques issus de bois durables amazoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila S Espindola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche de composés antifongiques issus de bois durables amazoniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Académiques Francophones, pp.1-280, 2013, 978-3-8416-2073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18595,77 +18595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quassinoids: Anticancer and Antimalarial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18728,64 +18728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes offrent des remèdes aux hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18827,64 +18827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et plantes à parfum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18948,51 +18948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri(phenylthio)phosphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.00, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19101,51 +19101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheree Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19157,263 +19157,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 10 UV filters on the brine shrimp &amp;lt;i&amp;gt;Artemia salina&amp;lt;/i&amp;gt; and the marine microalgae &amp;lt;i&amp;gt;Tetraselmis&amp;lt;/i&amp;gt; sp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lucas</w:t>
+                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796512v1</w:t>
+                <w:t xml:space="preserve">hal-03840452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">Effect of 10 UV filters on the brine shrimp &amp;lt;i&amp;gt;Artemia salina&amp;lt;/i&amp;gt; and the marine microalgae &amp;lt;i&amp;gt;Tetraselmis&amp;lt;/i&amp;gt; sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840452v1</w:t>
+                <w:t xml:space="preserve">hal-03796512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19592,51 +19592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="940729DD"/>
+    <w:nsid w:val="6534289A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19823,51 +19823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-stien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9950-5361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145869148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545642v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Delena" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Guif" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/mq1ey433" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814415v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravard Helffer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107163" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gandar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117567" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133154v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179961" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Jardak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saadaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jlidi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2024.110477" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Alfattani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230707110651" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668216v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Downs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Akerlof" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz-Cruz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102510" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Es-Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2023.106751" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216986v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Wang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhao Ju" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Lan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixiang Ying" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1916928" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746683v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123728" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Leng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1795855" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Logeux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans3010008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants2010004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833207v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.2c00248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551975v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazurek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00849" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peishan Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tao" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Tian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2103696" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440906v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Downs" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bishop" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz Cruz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas Haghshenas" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132880" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161988v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dinardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00461" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331741v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Ma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuetao Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1627356" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325278v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091807" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324478v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Downs" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00217" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12582-w" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331754v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Liu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1660333" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324554v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100400" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143674" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137153v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layany Carolyny Mour&#227;o Mulvaney" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Humberto Xavier-J&#250;nior" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara Marques Allegretti" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaa030" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.664489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hofstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.725691" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics8020029" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146364v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tour&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12655" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861020v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040215" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413667v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheming Ying" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin Yang" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.12.006" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357155v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/aest.000026" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973836v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04187" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331718v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4217-7" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093931v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelli" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Cherif" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-09865-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaillou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051026" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331915v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Bao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1534852" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386446v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gazal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00086" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621467v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Oua&#239;ni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332174v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Xiu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460833" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332355v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801301237" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.032" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332402v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carvalho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio P Fernandes" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Daleprane" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Alves" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1459753" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017383v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Jiang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xu" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1419226" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906989v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jociv&#226;nia Oliveira da Silva" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00218" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945198v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600235" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603285v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.01.048" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560624v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monay Al Hafi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600236" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945634v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu Li" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Han Meng" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Ming Ying" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hao" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05659" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906990v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Laadhar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2323/jgam.2016.10.005" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945393v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.031" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945177v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.024" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539306v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600171" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532634v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3762" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01472696v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0791-y" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560534v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500178" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBKG3SPB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296640v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eliot Timothy Paine" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1810" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152699v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say Anouhe" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amissa Adima" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobel&#233; Niamk&#233;" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Kassi Amian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03.012" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QJ4FJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138910v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobele Niamke" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kassi Amian" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228489v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adolfo Homobono Machado Bittencourt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana  Keyla Seabra de Oliveira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Santos Cabral" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Renato Ribeiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayanne Vanessa Correia Henriques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajptsp.2014.148.156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012003v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Bruel Gemin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo-Silva" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Josele Neves De Brito" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A L&#243;pez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2013.11.004" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816594v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valadeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Alban-Castillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.12.014" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNZF6V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749809v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niamk&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaix" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lozano" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70JTG27B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032417v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandinieres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.07.003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q2P652Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00634597v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.044" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SBWBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032119v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Eliot Paine" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandini&#232;res" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9718-1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0XZKL4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082607v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Li" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecante" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.04.019" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV2T21WN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990188v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Givens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana-Surget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_442" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162663v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811979v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096923v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-01096923" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gastaldi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552706v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marcellin-Gros" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03796512v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03896471v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-stien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9950-5361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145869148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gandar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravard Helffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Delena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Guif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/mq1ey433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Alfattani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230707110651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Downs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Akerlof" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Jardak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saadaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jlidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2024.110477" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Es-Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2023.106751" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.2c00248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazurek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00849" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Leng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixiang Ying" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1795855" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Logeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans3010008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants2010004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peishan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Lan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Tian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2103696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Downs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bishop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas Haghshenas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhao Ju" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1916928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1660333" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143674" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Downs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layany Carolyny Mour&#227;o Mulvaney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Humberto Xavier-J&#250;nior" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara Marques Allegretti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaa030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dinardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuetao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1627356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325278v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091807" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12582-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.664489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hofstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.725691" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheming Ying" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.12.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/aest.000026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040215" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tour&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12655" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics8020029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gazal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00086" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4217-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Cherif" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-09865-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095570v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaillou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331915v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Bao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1534852" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Oua&#239;ni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801301237" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carvalho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio P Fernandes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Daleprane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Alves" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1459753" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Jiang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Xiu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1419226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460833" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monay Al Hafi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600236" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945198v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600235" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.01.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Han Meng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Ming Ying" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05659" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Laadhar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2323/jgam.2016.10.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945177v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.024" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906989v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jociv&#226;nia Oliveira da Silva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00218" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3762" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01472696v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0791-y" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560534v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500178" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBKG3SPB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600171" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eliot Timothy Paine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1810" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152699v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say Anouhe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amissa Adima" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobel&#233; Niamk&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Kassi Amian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QJ4FJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138910v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobele Niamke" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kassi Amian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228489v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adolfo Homobono Machado Bittencourt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana  Keyla Seabra de Oliveira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Santos Cabral" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Renato Ribeiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayanne Vanessa Correia Henriques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajptsp.2014.148.156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012003v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Bruel Gemin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo-Silva" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Josele Neves De Brito" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A L&#243;pez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2013.11.004" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816594v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valadeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Alban-Castillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.12.014" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNZF6V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749809v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niamk&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lozano" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.010" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70JTG27B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032417v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandinieres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.07.003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q2P652Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00634597v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.044" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SBWBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032119v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Eliot Paine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandini&#232;res" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9718-1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0XZKL4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082607v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Li" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecante" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.04.019" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV2T21WN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990188v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Givens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana-Surget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_442" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162663v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811979v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096923v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-01096923" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gastaldi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552706v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marcellin-Gros" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03796512v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03896471v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>