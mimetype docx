--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -242,429 +242,429 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted and untargeted discovery of UV filters and emerging contaminants with environmental risk assessment on the Northwestern Mediterranean coast</w:t>
+                <w:t xml:space="preserve">The association of dextran sodium sulfate to the bioactive agent I-modulia® attenuates Staphylococcus aureus virulence expression and δ-toxin production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gandar</w:t>
+                <w:t xml:space="preserve">A. Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Giraudo</w:t>
+                <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Perion</w:t>
+                <w:t xml:space="preserve">C. Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">P. Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Noguer</w:t>
+                <w:t xml:space="preserve">K. Ravard Helffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 212, pp.117567. </w:t>
+              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 198, pp.107163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04890658v1</w:t>
+                <w:t xml:space="preserve">hal-04814415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral UV filters and their effects on Pocillopora damicornis metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Guillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 991, pp.179961. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The association of dextran sodium sulfate to the bioactive agent I-modulia® attenuates Staphylococcus aureus virulence expression and δ-toxin production</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Targeted and untargeted discovery of UV filters and emerging contaminants with environmental risk assessment on the Northwestern Mediterranean coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stien</w:t>
+                <w:t xml:space="preserve">Aude Gandar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Villette</w:t>
+                <w:t xml:space="preserve">Théo Perion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lebaron</w:t>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ravard Helffer</w:t>
+                <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbial Pathogenesis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 198, pp.107163. </w:t>
+              <w:t xml:space="preserve">Marine Pollution Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 212, pp.117567. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpath.2024.107163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04814415v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04890658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘Massana soil system’ project: untargeted metabolomics to unravel chemical landscapes in Massane forest soils</w:t>
               </w:r>
@@ -1320,90 +1320,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fate of Butyl Methoxydibenzoylmethane (Avobenzone) in Coral Tissue and Its Effect on Coral Metabolome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maeva Giraudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1582,685 +1582,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative metabolomics approach demonstrates that octocrylene accumulates in Stylophora pistillata tissues as derivatives and that octocrylene exposure induces mitochondrial dysfunction and cell senescence</w:t>
+                <w:t xml:space="preserve">Transfer of 7 organic UV filters from sediment to the ragworm Hediste diversicolor: bioaccumulation of benzophenone-3 and further proof of octocrylene metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Fagervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evane Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.2c00248⟩</w:t>
+              <w:t xml:space="preserve">Pollutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.23-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pollutants2010004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03833207v1</w:t>
+                <w:t xml:space="preserve">hal-03557790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straightforward N -Acyl Homoserine Lactone Discovery and Annotation by LC–MS/MS-based Molecular Networking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative metabolomics approach demonstrates that octocrylene accumulates in Stylophora pistillata tissues as derivatives and that octocrylene exposure induces mitochondrial dysfunction and cell senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00849⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 35, pp.2160-2167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.2c00248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551975v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03833207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel alkaloid from Portulaca oleracea L. and its anti-inflammatory activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Straightforward N -Acyl Homoserine Lactone Discovery and Annotation by LC–MS/MS-based Molecular Networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Escoubeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Intertaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yingying Gu</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Clément Mazurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2020.1795855⟩</w:t>
+              <w:t xml:space="preserve">Journal of Proteome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, pp.635-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jproteome.1c00849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902215v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Egg Exposure to UV Filter-Spiked Sediment on the Survival, Hatching Success, Cardiac Frequency and Metabolic Scope of Zebrafish Embryos</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel alkaloid from Portulaca oleracea L. and its anti-inflammatory activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yingying Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aijing Leng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice Rodrigues</w:t>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/oceans3010008⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (2), pp.595-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2020.1795855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610386v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transfer of 7 organic UV filters from sediment to the ragworm Hediste diversicolor: bioaccumulation of benzophenone-3 and further proof of octocrylene metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+                <w:t xml:space="preserve">Impact of Egg Exposure to UV Filter-Spiked Sediment on the Survival, Hatching Success, Cardiac Frequency and Metabolic Scope of Zebrafish Embryos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Fagervold</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alice Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollutants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.23-31. </w:t>
+              <w:t xml:space="preserve">Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3, pp.84-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pollutants2010004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/oceans3010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03557790v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antiparasitic Ovalicin Derivatives from Pseudallescheria boydii, a Mutualistic Fungus of French Guiana Termites</w:t>
               </w:r>
@@ -2374,295 +2374,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new alkaloid and two organic acids from Portulaca oleracea L. and their bioactivities</w:t>
+                <w:t xml:space="preserve">Integrated Metabolomic, Molecular Networking, and Genome Mining Analyses Uncover Novel Angucyclines From Streptomyces sp. RO-S4 Strain Isolated From Bejaia Bay, Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peishan Liu</w:t>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiujuan Lan</w:t>
+                <w:t xml:space="preserve">Juliette Segret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojun Tao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">Mouloud Kecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2022.2103696⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.906161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.906161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03746681v1</w:t>
+                <w:t xml:space="preserve">hal-03746686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated Metabolomic, Molecular Networking, and Genome Mining Analyses Uncover Novel Angucyclines From Streptomyces sp. RO-S4 Strain Isolated From Bejaia Bay, Algeria</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new alkaloid and two organic acids from Portulaca oleracea L. and their bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peishan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rima Ouchene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Xiujuan Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Segret</w:t>
+                <w:t xml:space="preserve">Xiaojun Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Kecha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">Jiayin Tian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.906161. </w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.906161⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2022.2103696⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03746686v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03746681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxybenzone contamination from sunscreen pollution and its ecological threat to Hanauma Bay, Oahu, Hawaii, U.S.A</w:t>
               </w:r>
@@ -2821,64 +2821,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jianhua Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baozhao Ju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiujuan Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36, pp.2547-2553. </w:t>
@@ -2916,64 +2916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroelectrochemistry as a new tool for the quantification of UV filters in sun creams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Noguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitalys Mba Ekomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3044,1460 +3044,1460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03746683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two amide glycosides from Portulaca oleracea L. and its bioactivities</w:t>
+                <w:t xml:space="preserve">Response to the Letter to the Editor by Dr. Christian Surber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xilong Liu</w:t>
+                <w:t xml:space="preserve">C. A Downs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haibo Wu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">Joseph Dinardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35, pp.2655-2659. </w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (9), pp.1938-1943. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1660333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331754v1</w:t>
+                <w:t xml:space="preserve">hal-03324478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient degradation of the organic UV filter benzophenone-3 by Sphingomonas wittichii strain BP14P isolated from WWTP sludge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
+                <w:t xml:space="preserve">Exposure to four chemical UV filters through contaminated sediment: impact on survival, hatching success, cardiac frequency and aerobic metabolic scope in embryo-larval stage of zebrafish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143674⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.29412-29420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-12582-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217024v1</w:t>
+                <w:t xml:space="preserve">hal-03111770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization method for quantification of sunscreen organic ultraviolet filters in coastal sands</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. A Downs</w:t>
+                <w:t xml:space="preserve">Two amide glycosides from Portulaca oleracea L. and its bioactivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xilong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haibo Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojun Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.202100400⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35, pp.2655-2659. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1660333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324554v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial and anthelmintic activities of the ethanolic extract, fractions and isolated compounds from Manilkara zapota L. P. Royen (Sapotaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient degradation of the organic UV filter benzophenone-3 by Sphingomonas wittichii strain BP14P isolated from WWTP sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja K. Fagervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layany Carolyny Mourão Mulvaney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">Clémence Rohée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jpp/rgaa030⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 758, pp.143674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137153v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benzophenone accumulates over time from the degradation of octocrylene in commercial sunscreen products</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Dinardo</w:t>
+                <w:t xml:space="preserve">Optimization method for quantification of sunscreen organic ultraviolet filters in coastal sands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. A Downs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00461⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44, pp.3338-3347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.202100400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161988v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A trace alkaloid, oleraisoindole A from Portulaca oleracea L. and its anticholinesterase effect</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">Antimicrobial and anthelmintic activities of the ethanolic extract, fractions and isolated compounds from Manilkara zapota L. P. Royen (Sapotaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layany Carolyny Mourão Mulvaney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Humberto Xavier-Júnior</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silmara Marques Allegretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1627356⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmacy and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 73, pp.377-387. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jpp/rgaa030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331741v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Pseudomonas aeruginosa Quorum Sensing Inhibitors from the Endophyte Lasiodiplodia venezuelensis and Evaluation of Their Antivirulence Effects by Metabolomics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benzophenone accumulates over time from the degradation of octocrylene in commercial sunscreen products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Downs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Dinardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms9091807⟩</w:t>
+              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.1046-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.0c00461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325278v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure to four chemical UV filters through contaminated sediment: impact on survival, hatching success, cardiac frequency and aerobic metabolic scope in embryo-larval stage of zebrafish</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A trace alkaloid, oleraisoindole A from Portulaca oleracea L. and its anticholinesterase effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuetao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lucas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-12582-w⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (2), pp.350-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2019.1627356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03111770v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to the Letter to the Editor by Dr. Christian Surber</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of Pseudomonas aeruginosa Quorum Sensing Inhibitors from the Endophyte Lasiodiplodia venezuelensis and Evaluation of Their Antivirulence Effects by Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lecoultre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Research in Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34 (9), pp.1938-1943. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (9), pp.1807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemrestox.1c00217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms9091807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324478v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325278v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and Identification of Isocoumarin Derivatives With Specific Inhibitory Activity Against Wnt Pathway and Metabolome Characterization of Lasiodiplodia venezuelensis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexey Koval</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicole Lecoultre</w:t>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fchem.2021.664489⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 69 (37), pp.10893-10906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349125v1</w:t>
+                <w:t xml:space="preserve">hal-03349104v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Antagonistic Compounds between the Palm Tree Xylariale Endophytic Fungi and the Phytopathogen Fusarium oxysporum</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Isolation and Identification of Isocoumarin Derivatives With Specific Inhibitory Activity Against Wnt Pathway and Metabolome Characterization of Lasiodiplodia venezuelensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Alexey Koval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Marcourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emerson Ferreira Queiroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lecoultre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.10893-10906. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9, pp.664489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.1c03141⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2021.664489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349104v2</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03349125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimicrobial Activity and Synergy Investigation of Hypericum scabrum Essential Oil with Antifungal Drugs</w:t>
               </w:r>
@@ -4745,1723 +4745,1723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03335941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first tripyrrolic chlorophyll catabolites isolated from Crataegus pinnatifida Bge. var. major brown leaves</w:t>
+                <w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheming Ying</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guanlin Yang</w:t>
+                <w:t xml:space="preserve">Thi Phuong Thuy Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.12.006⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413667v1</w:t>
+                <w:t xml:space="preserve">hal-03012250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orianne Brel</w:t>
+                <w:t xml:space="preserve">Mélanie Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seindé Touré</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.19788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133491v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103617v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic contamination by octocrylene does not affect aerobic metabolic scope in juveniles clownfish</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+                <w:t xml:space="preserve">2,5‐diketopiperazines mitigate the amount of advanced glycation end products accumulated with age in human dermal fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Environmental Science and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.050-054. </w:t>
+              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (6), pp.596-604. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17352/aest.000026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ics.12655⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357155v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marine Microbial Diversity as a Source of Bioactive Natural Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (4), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18040215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915954v2</w:t>
+                <w:t xml:space="preserve">hal-02861020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Microbial Diversity as a Source of Bioactive Natural Products</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Eydoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Litaudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18040215⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02861020v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carneic Acids from an Endophytic Phomopsis sp. as Dengue Virus Polymerase Inhibitors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
+                <w:t xml:space="preserve">Potent and Non-Cytotoxic Antibacterial Compounds Against Methicillin-Resistant Staphylococcus aureus Isolated from Psiloxylon mauritianum, A Medicinal Plant from Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Van Elslande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 83, pp.2330-2336. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (16), pp.3565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.9b01169⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25163565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902217v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915954v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2,5‐diketopiperazines mitigate the amount of advanced glycation end products accumulated with age in human dermal fibroblasts</w:t>
+                <w:t xml:space="preserve">The first tripyrrolic chlorophyll catabolites isolated from Crataegus pinnatifida Bge. var. major brown leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. André</w:t>
+                <w:t xml:space="preserve">Zheming Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Touré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Guanlin Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Cosmetic Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 42 (6), pp.596-604. </w:t>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35, pp.197-199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ics.12655⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2019.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03146364v1</w:t>
+                <w:t xml:space="preserve">hal-02413667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and dereplication of endophytic Colletotrichum strains by MALDI TOF mass spectrometry and molecular networking</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paecilosetin derivatives as potent antimicrobial agents from Isaria farinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Orianne Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Roy</w:t>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lechat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-74852-w⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 83 (10), pp.2915-2922. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.0c00444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103617v2</w:t>
+                <w:t xml:space="preserve">hal-03133491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation and quantification of N-acyl homoserine lactones implied in bacterial quorum sensing by supercritical-fluid chromatography coupled with high-resolution mass spectrometry</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Lami</w:t>
+                <w:t xml:space="preserve">Trophic contamination by octocrylene does not affect aerobic metabolic scope in juveniles clownfish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Logeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lebaron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 412 (10), pp.2261-2276. </w:t>
+              <w:t xml:space="preserve">Annals of Environmental Science and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.050-054. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02265-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17352/aest.000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012250v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t>
+                <w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria H. Arias</w:t>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Quiliano</w:t>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fabing</w:t>
+                <w:t xml:space="preserve">Claudiane Flora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Chantal</w:t>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasitology Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t>
+              <w:t xml:space="preserve">Acta Tropica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915989v1</w:t>
+                <w:t xml:space="preserve">hal-02302317v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the optimization of botanical insecticides research: Aedes aegypti larvicidal natural products in French Guiana</w:t>
+                <w:t xml:space="preserve">Alsinol, an arylamino alcohol derivative active against Plasmodium, Babesia, Trypanosoma, and Leishmania: past and new outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+                <w:t xml:space="preserve">Maria H. Arias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+                <w:t xml:space="preserve">Miguel Quiliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+                <w:t xml:space="preserve">Sandra Bourgeade-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudiane Flora</w:t>
+                <w:t xml:space="preserve">Isabelle Fabing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
+                <w:t xml:space="preserve">Isabelle Chantal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Tropica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 201, pp.105179. </w:t>
+              <w:t xml:space="preserve">Parasitology Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (10), pp.3503-3515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actatropica.2019.105179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00436-020-06832-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302317v2</w:t>
+                <w:t xml:space="preserve">hal-02915989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique approach to monitor stress in coral exposed to emerging pollutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic Insights into Marine Phytoplankton Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Marcellin-Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.9601. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (2), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-66117-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md18020078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868494v1</w:t>
+                <w:t xml:space="preserve">hal-02466066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic Insights into Marine Phytoplankton Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A unique approach to monitor stress in coral exposed to emerging pollutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Marcellin-Gros</w:t>
+                <w:t xml:space="preserve">Marcelino Suzuki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Piganeau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Yvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (2), pp.78. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.9601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18020078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-66117-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466066v1</w:t>
+                <w:t xml:space="preserve">hal-02868494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of 10 UV Filters on the Brine Shrimp Artemia salina and the Marine Microalga Tetraselmis sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evane Thorel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Jaugeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8 (2), pp.29. </w:t>
@@ -6493,1225 +6493,1225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t>
+                <w:t xml:space="preserve">Antibacterial, anti-adherent and cytotoxic activities of surfactin(s) from a lipolytic strain Bacillus safensis F4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madona Khoury</w:t>
+                <w:t xml:space="preserve">Faten Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Jardak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc El Beyrouth</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Jihene Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t>
+              <w:t xml:space="preserve">Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 30 (4), pp.287-300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10532-018-09865-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168388v1</w:t>
+                <w:t xml:space="preserve">hal-02093931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tropical Palm Endophytes Exhibit Low Competitive Structuring When Assessed Using Co-occurrence and Antipathogen Activity Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+                <w:t xml:space="preserve">Occurrence and environmental distribution of 5 UV filters during the 1 summer season in different water bodies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Gazal</w:t>
+                <w:t xml:space="preserve">Richard Roe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Eveno</w:t>
+                <w:t xml:space="preserve">Sonja K Fagervold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M. S. Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Manzi</w:t>
+                <w:t xml:space="preserve">Muriel Bourrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.e00086. </w:t>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 230 (7), pp.172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11270-019-4217-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386446v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence and environmental distribution of 5 UV filters during the 1 summer season in different water bodies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hirtellina lobelii DC. essential oil, its constituents, its combination with antimicrobial drugs and its mode of action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Roe</w:t>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja K Fagervold</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc El Beyrouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11270-019-4217-7⟩</w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.130-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331718v1</w:t>
+                <w:t xml:space="preserve">hal-02168388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial, anti-adherent and cytotoxic activities of surfactin(s) from a lipolytic strain Bacillus safensis F4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tropical Palm Endophytes Exhibit Low Competitive Structuring When Assessed Using Co-occurrence and Antipathogen Activity Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Donald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faten Abdelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marwa Jardak</w:t>
+                <w:t xml:space="preserve">Nina Gazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihene Elloumi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Yannick Eveno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Cherif</w:t>
+                <w:t xml:space="preserve">Sophie Manzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 30 (4), pp.287-300. </w:t>
+              <w:t xml:space="preserve">Frontiers in Forests and Global Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.e00086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10532-018-09865-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/ffgc.2019.00086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02093931v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seindé Touré</w:t>
+                <w:t xml:space="preserve">Four lignans from Portulaca oleracea L. and its antioxidant activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yifei Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandy Desrat</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yongrui Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t>
+              <w:t xml:space="preserve">Natural Product Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1534852⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095583v1</w:t>
+                <w:t xml:space="preserve">hal-02331915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Variability of the Essential Oil of Origanum ehrenbergii Boiss. from Lebanon, Assessed by Independent Component Analysis (ICA) and Common Component and Specific Weight Analysis (CCSWA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization, Diversity, and Structure-Activity Relationship Study of Lipoamino Acids from Pantoea sp. and Synthetic Analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Desrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raviella Zgheib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 20 (5), pp.1026. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20051026⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095570v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four lignans from Portulaca oleracea L. and its antioxidant activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yifei Ma</w:t>
+                <w:t xml:space="preserve">Chemical Variability of the Essential Oil of Origanum ehrenbergii Boiss. from Lebanon, Assessed by Independent Component Analysis (ICA) and Common Component and Specific Weight Analysis (CCSWA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El-Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongrui Bao</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-7. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (5), pp.1026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786419.2018.1534852⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20051026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331915v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
+                <w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaghayegh Nasr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Lutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ali Amoozegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t>
+              <w:t xml:space="preserve">Mycological Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02143840v1</w:t>
+                <w:t xml:space="preserve">hal-02342188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graphiola fimbriata: the first species of Graphiolaceae (Exobasidiales, Basidiomycota) described only based on its yeast stage</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Structural Identification of Antibacterial Lipids from Amazonian Palm Tree Endophytes through the Molecular Network Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Elie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Wolfender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycological Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 18 (3), pp.359-368. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20 (8), pp.2006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11557-018-1450-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms20082006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342188v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The antifungal potential of (Z)-ligustilide and the protective effect of eugenol demonstrated by a chemometric approach</w:t>
               </w:r>
@@ -7723,51 +7723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7883,51 +7883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelino Suzuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes and environments / JSME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 34 (1), pp.99-103. </w:t>
@@ -7978,51 +7978,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics Reveal That Octocrylene Accumulates in Pocillopora damicornis Tissues as Fatty Acid Conjugates and Triggers Coral Cell Mitochondrial Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Clergeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8093,585 +8093,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01973836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+                <w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abir Sabri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Orianne Brel</w:t>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t>
+              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02333868v1</w:t>
+                <w:t xml:space="preserve">hal-02349254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chaillou</w:t>
+                <w:t xml:space="preserve">Ilicicolinic acids and ilicicolinal derivatives from the fungus Neonectria discophora SNB-CN63 isolated from the nest of the termite Nasutitermes corniger found in French Guiana show antimicrobial activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naïm Ouaïni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+                <w:t xml:space="preserve">Abir Sabri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orianne Brel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Product Communications </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1934578X1801301237⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 151, pp.69-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2018.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332355v1</w:t>
+                <w:t xml:space="preserve">hal-02333868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raviella Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
+              <w:t xml:space="preserve">Natural Product Communications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (12), pp.1934578X1801301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1934578X1801301237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02333761v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical diversity and antimicrobial activity of the essential oils of four Apiaceae species growing wild in Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Mucorolactone, a Macrolactone from Mucor sp. SNB-VECD13A, a Fungus Isolated from the Cuticle of a Vespidae Species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Essential Oil Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (1), pp.25-31. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (13), pp.3780-3783. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10412905.2017.1372314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.8b01367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02349254v1</w:t>
+                <w:t xml:space="preserve">hal-02333761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to quantify intracellular glycation in dermal fibroblasts using liquid chromatography coupled to fluorescence detection – Application to the selection of deglycation compounds of dermatological interest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Wdzieczak-Bakala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,334 +8751,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New flavonoids from Portulaca oleracea L. and their activities</w:t>
+                <w:t xml:space="preserve">Role of Natural Antioxidants from Functional Foods in Neurodegenerative and Metabolic Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Yang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xixiang Ying</w:t>
+                <w:t xml:space="preserve">José Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio P Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Daleprane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria S Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fitoterapia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.032⟩</w:t>
+              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2018, pp.1459753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2018/1459753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945739v1</w:t>
+                <w:t xml:space="preserve">hal-02332402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Natural Antioxidants from Functional Foods in Neurodegenerative and Metabolic Disorders</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New flavonoids from Portulaca oleracea L. and their activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria S Alves</w:t>
+                <w:t xml:space="preserve">Xu Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenjie Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 2018, pp.1459753. </w:t>
+              <w:t xml:space="preserve">Fitoterapia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 127, pp.257-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2018/1459753⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fitote.2018.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332402v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An isoindole alkaloid from Portulaca oleracea L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingyue Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xu Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Xiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9142,90 +9142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Origanum libanoticum Essential Oils Chemical Polymorphism by Independent Components Analysis (ICA)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raviella Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain S. Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïm Ouaïni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rutledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9280,90 +9280,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new alkaloid from Portulaca oleracea L. and its antiacetylcholinesterase activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fen Xiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xuetao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjie Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xixiang Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Product Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (18), pp.2583-2590. </w:t>
@@ -9395,719 +9395,719 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02332174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Doberva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613323v1</w:t>
+                <w:t xml:space="preserve">hal-01556563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Satureja, Thymus, and Thymbra species grown in Lebanon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
+                <w:t xml:space="preserve">Tyroscherin and tyroscherin analogs from Pseudallescheria boydii SNB-CN85 isolated from termite Termes cf. hispaniolae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Barthélemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.142-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytol.2017.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201600236⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01560624v1</w:t>
+                <w:t xml:space="preserve">hal-01613323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Satureja, Thymus, and Thymbra species grown in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monay Al Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 14 (5), pp.e1600236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201600236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590902v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId327" w:history="1">
+                <w:t xml:space="preserve">Pseudallicins A–D: Four Complex Ovalicin Derivatives from Pseudallescheria boydii SNB-CN85</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sorres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (15), pp.3978-3981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.orglett.7b01671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603411v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Diversity and Original Structures of Acyl-Homoserine Lactones in Strain MOLA 401, a Marine Rhodobacteraceae Bacterium</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Hue</w:t>
+                <w:t xml:space="preserve">Aedes aegypti larvicidal sesquiterpene alkaloids from Maytenus oblongata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
+                <w:t xml:space="preserve">Isabelle Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8, pp.1152. </w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 80 (2), pp.384-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.6b00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556563v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essential oils composition and antimicrobial activity of six conifers harvested in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Fahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madona Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10184,64 +10184,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treating leishmaniasis in Amazonia: A review of ethnomedicinal concepts and pharmaco-chemical analysis of traditional treatments to inspire modern phytotherapies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10331,51 +10331,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Intertaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10433,810 +10433,810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to Three Novel Alkaloids from Portulaca oleracea L. and Their Anti-inflammatory Effects</w:t>
+                <w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cui-Yu Li</w:t>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi-Han Meng</w:t>
+                <w:t xml:space="preserve">Delphine Parrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhe-Ming Ying</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dong Hao</w:t>
+                <w:t xml:space="preserve">Sophie Tomasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05659⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11089. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945634v1</w:t>
+                <w:t xml:space="preserve">hal-01590493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of biofilm-forming ability of bacterial strains isolated from the roof of an old house</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Faten Abdelli</w:t>
+                <w:t xml:space="preserve">Cytotoxic indole alkaloids from Pseudovibrio denitrificans BBCC725</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Rohée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Batailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Laadhar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sami Aifa</w:t>
+                <w:t xml:space="preserve">François Sautel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of general and applied microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2323/jgam.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (32), pp.3172-3173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906990v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01590793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Streptomyces species with distinct secondary metabolomes have identical 16S rRNA gene sequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of biofilm-forming ability of bacterial strains isolated from the roof of an old house</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Jardak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Abdelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Laadhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tomasi</w:t>
+                <w:t xml:space="preserve">Sami Aifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-11363-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of general and applied microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63 (3), pp.186-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2323/jgam.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590493v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic indole alkaloids from Pseudovibrio denitrificans BBCC725</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Rohée</w:t>
+                <w:t xml:space="preserve">Correction to Three Novel Alkaloids from Portulaca oleracea L. and Their Anti-inflammatory Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cui-Yu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi-Han Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Fabre</w:t>
+                <w:t xml:space="preserve">Zhe-Ming Ying</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Batailler</w:t>
+                <w:t xml:space="preserve">Nan Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Sautel</w:t>
+                <w:t xml:space="preserve">Dong Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (32), pp.3172-3173. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (4), pp.993-994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.6b05659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01590793v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new tetrahydrofuran derivatives from the fungus Mucor spp. SNB-VECD11D isolated from the Chrysomelidae Acalymma bivittula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
+                <w:t xml:space="preserve">New acorane sesquiterpenes isolated from the endophytic fungus Colletotrichum gloeosporioides SNB-GSS07</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Wojtowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaatio Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (38), pp.3727-3729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.031⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 58 (13), pp.1269-1272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03945393v1</w:t>
+                <w:t xml:space="preserve">hal-03945177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New acorane sesquiterpenes isolated from the endophytic fungus Colletotrichum gloeosporioides SNB-GSS07</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kaatio Touré</w:t>
+                <w:t xml:space="preserve">Two new tetrahydrofuran derivatives from the fungus Mucor spp. SNB-VECD11D isolated from the Chrysomelidae Acalymma bivittula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seindé Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 58 (13), pp.1269-1272. </w:t>
+              <w:t xml:space="preserve">, 2017, 58 (38), pp.3727-3729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.02.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945177v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03945393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quorum Sensing and Quorum Quenching in the Mediterranean Seagrass Posidonia oceanica Microbiota</w:t>
               </w:r>
@@ -11350,559 +11350,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Falkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Issaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (4), pp.337-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01299147v1</w:t>
+                <w:t xml:space="preserve">hal-01602207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Dicorynia guianensis Amsh. wood constituents by submicron resolution cluster-TOF-SIMS imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
+                <w:t xml:space="preserve">Quentin P. Vanbellingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Bich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (6), pp.412-423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.3762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01313006v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a simple compound-saving method to study insecticidal activity of natural extracts and pure compounds against mosquito larvae</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isolation and characterization of santolinoidol, a bisabolene sesquiterpene from Achillea santolinoides subsp wilhelmsii (K. Koch) Greuter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Fahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Mosquito Control Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2987/16-6613.1⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 57 (17), pp.1892-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2016.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602207v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01299147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Dicorynia guianensis Amsh. wood constituents by submicron resolution cluster-TOF-SIMS imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wayanin and guaijaverin, two active metabolites found in a Psidium acutangulum Mart. ex DC (syn. P. persoonii McVaugh) (Myrtaceae) antimalarial decoction from the Wayana Amerindians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin P. Vanbellingen</w:t>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Fu</w:t>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Bich</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Stien</w:t>
+                <w:t xml:space="preserve">Catherine Vonthron-Sénécheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (6), pp.412-423. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 187, pp.241-248. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532634v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01313006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Diversity and Antimicrobial Activity of Salvia multicaulis Vahl Essential Oils</w:t>
               </w:r>
@@ -12018,90 +12018,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical diversity and antiviral potential in the pantropical Diospyros genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12178,51 +12178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sanchez-Ferandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12263,385 +12263,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01472696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Origanum libanoticum , Origanum ehrenbergii and Origanum syriacum growing wild in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Monay Al Hafi</w:t>
+                <w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 13 (5), pp.555-560. </w:t>
+              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016 (6), pp.2547169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201500178⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560534v1</w:t>
+                <w:t xml:space="preserve">hal-01431207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Report on the Medicinal Use of Eleven Lamiaceae Species in Lebanon and Rationalization of Their Antimicrobial Potential by Examination of the Chemical Composition and Antimicrobial Activity of Their Essential Oils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madona Khoury</w:t>
+                <w:t xml:space="preserve">Chemical composition and antimicrobial activity of Origanum libanoticum , Origanum ehrenbergii and Origanum syriacum growing wild in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monay Al Hafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas N. Rutledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (5), pp.555-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201500178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2016/2547169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01431207v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01560534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betulinic Acid, The First Lupane-Type Triterpenoid Isolated from Both a Phomopsis sp. and Its Host Plant Diospyros carbonaria Benoist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Anne Peyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécilia Eydoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Litaudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 14 (1), pp.e1600171. </w:t>
@@ -12679,51 +12679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reactivation of antibiosis in the entomogenous fungus Chrysoporthe sp. SNB-CN74</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12911,505 +12911,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01296640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emeline Houël</w:t>
+                <w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madona Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïm Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Fleury</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+                <w:t xml:space="preserve">Nelly Arnold Apostolides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (12), pp.1990-1997. </w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01152706v1</w:t>
+                <w:t xml:space="preserve">hal-01233247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Composition and Antimicrobial Activity of the Essential Oil of Ruta chalepensis L. Growing Wild in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madona Khoury</w:t>
+                <w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandavid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila S Espindola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.201400109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (7), pp.1735-1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01233247v1</w:t>
+                <w:t xml:space="preserve">hal-01230542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary Metabolites Isolated from the Amazonian Endophytic Fungus Diaporthe sp. SNB-GSS10</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antiplasmodial and anti-inflammatory effects of an antimalarial remedy from the Wayana Amerindians, French Guiana: Takamalaimë (Psidium acutangulum Mart. ex DC., Myrtaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Mandavid</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Nardella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166, pp.279-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2015.03.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np501029s⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230542v1</w:t>
+                <w:t xml:space="preserve">hal-01152706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two new isopimarane diterpenoids from the endophytic fungus Xylaria sp. SNB-GTC2501</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sorres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seindé Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13755,265 +13755,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230471v1</w:t>
+                <w:t xml:space="preserve">hal-01230555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial Ilicicolinic Acids C and D and Ilicicolinal from Neonectria discophora SNB-CN63 Isolated from a Termite Nest</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Nirma</w:t>
+                <w:t xml:space="preserve">Therapeutic switching: from antidermatophytic essential oils to new leishmanicidal products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Gonzalez-Aspajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 78 (1), pp.159-162. </w:t>
+              <w:t xml:space="preserve">Memórias do Instituto Oswaldo Cruz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 110 (1), pp.106-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np500080m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/0074-02760140332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230555v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and antinociceptive effect of aqueous extract from Rourea induta Planch. leaves in acute and chronic pain models.</w:t>
               </w:r>
@@ -14413,51 +14413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical composition and antimicrobial activity of the essential oil of Juniperus excelsa M.Bieb. growing wild in Lebanon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madona Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc El Beyrouthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14541,441 +14541,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimicrobial and cytotoxic secondary metabolites from tropical leaf endophytes: Isolation of antibacterial agent pyrrocidine C from Lewia infectoria SNB-GTC2402.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. S. Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+                <w:t xml:space="preserve">Thiago M Casella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Mandavid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Bessière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Eparvier</w:t>
+                <w:t xml:space="preserve">Audrey Bendelac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 96, pp.370-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.12377⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945809v1</w:t>
+                <w:t xml:space="preserve">hal-00945536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimicrobial and cytotoxic secondary metabolites from tropical leaf endophytes: Isolation of antibacterial agent pyrrocidine C from Lewia infectoria SNB-GTC2402.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiago M Casella</w:t>
+                <w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2013.10.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 76 (5), pp.988-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/np4001703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945536v1</w:t>
+                <w:t xml:space="preserve">hal-00856773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal agents from Pseudallescheria boydii SNB-CN73 isolated from a Nasutitermes sp. termite.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">In vitro antidermatophytic activity of Otacanthus azureus (Linden) Ronse essential oil alone and in combination with azoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Jahn-Oyac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Bessière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Natural Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 76 (5), pp.988-91. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 116 (2), pp.288-294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/np4001703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.12377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00856773v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medical ethnobotany of the Chayahuita of the Paranapura basin (Peruvian Amazon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Valadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15071,757 +15071,757 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
+                <w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Bertani</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Valentin</w:t>
+                <w:t xml:space="preserve">Marina Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Parasitology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00705292v1</w:t>
+                <w:t xml:space="preserve">hal-00694532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of Bagassa guianensis Aubl. extract against wood decay and human pathogenic fungi</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New findings on Simalikalactone D, an antimalarial compound from Quassia amara L. (Simaroubaceae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Chevalier</w:t>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 70 (1), pp.55-59. </w:t>
+              <w:t xml:space="preserve">Experimental Parasitology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 130 (4), pp.341-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2011.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.exppara.2012.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694532v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00705292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t>
+                <w:t xml:space="preserve">4′,5′-Dihydroxy-epiisocatalponol, a new naphthoquinone from Tectona grandis L. f. heartwood, and fungicidal activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M.S. Rodrigues</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">F. Niamké</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. S. Espindola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+                <w:t xml:space="preserve">N. Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lozano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 74, pp.93-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787220v1</w:t>
+                <w:t xml:space="preserve">hal-00749809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4′,5′-Dihydroxy-epiisocatalponol, a new naphthoquinone from Tectona grandis L. f. heartwood, and fungicidal activity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chaix</w:t>
+                <w:t xml:space="preserve">Charlie Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lozano</w:t>
+                <w:t xml:space="preserve">Maria R R Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto P Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.010⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749809v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secondary metabolites from Spirotropis longifolia (DC) Baill and their antifungal activity against human pathogenic fungi.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">The wood preservative potential of long-lasting Amazonian wood extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M.S. Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norberto P Lopes</w:t>
+                <w:t xml:space="preserve">L. S. Espindola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 74, pp.166-72. </w:t>
+              <w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 75, pp.146-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2011.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibiod.2012.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678530v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in volatile terpene composition between the bark and leaves of tropical tree species</w:t>
               </w:r>
@@ -15953,77 +15953,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larvicidal activity of isoflavonoids from Muellera frutescens extracts against Aedes aegypti.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Nirma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16081,349 +16081,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+                <w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Amusant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Herbette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Rojas</w:t>
+                <w:t xml:space="preserve">Nicolas Leménager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684617v1</w:t>
+                <w:t xml:space="preserve">hal-00649278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The termiticidal activity of Sextonia rubra (Mez) van der Werff (Lauraceae) extract and its active constituent rubrynolide.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Véronique Eparvier</w:t>
+                <w:t xml:space="preserve">Antileishmanial sesquiterpene lactones from Pseudelephantopus spicatus, a traditional remedy from the Chayahuita Amerindians (Peru). Part III.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Herbette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eparvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Leménager</w:t>
+                <w:t xml:space="preserve">R. Rojas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 67 (11), pp.1420-1423. </w:t>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (1), pp.875-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ps.2167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2011.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649278v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of leishmaniasis in the Oyapock basin (French Guiana): A K.A.P. survey and analysis of the evolution of phytotherapy knowledge amongst Wayãpi Indians.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16560,51 +16560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phellipe N. E. T. Theodoro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria R. R. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16681,64 +16681,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16802,77 +16802,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secondary metabolites of Bagassa guianensis Aubl. wood: A study of the chemotaxonomy of the Moraceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Eparvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16949,64 +16949,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Herbette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Paul Mc Lean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17051,319 +17051,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01093227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of the volatile organic compounds emitted by 55 species of tropical trees: a survey in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+                <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Charles Eliot Paine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
+                <w:t xml:space="preserve">Eric Deharo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-009-9718-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01032119v1</w:t>
+                <w:t xml:space="preserve">hal-01087030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassinoid constituents of Quassia amara L. leaf herbal tea. Impact on its antimalarial activity and cytotoxicity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+                <w:t xml:space="preserve">Diversity of the volatile organic compounds emitted by 55 species of tropical trees: a survey in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie A Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothy Charles Eliot Paine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Deharo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Blandinières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bessière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 126 (1), pp.114-118. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (11), pp.1349-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2009.07.037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10886-009-9718-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087030v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01032119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial activity of simalikalactone E, a new quassinoid from quassia amara L (simaroubaceae)</w:t>
               </w:r>
@@ -17401,51 +17401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Deharo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 53 (10), pp.4393-4398. </w:t>
@@ -17483,64 +17483,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ta’ta’, Huayani: Perception of leishmaniasis and evaluation of medicinal plants used by the Chayahuita in Peru. Part II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Odonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17655,51 +17655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lecante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17765,401 +17765,401 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01082607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Bourdy</w:t>
+                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Beauchêne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Stien</w:t>
+                <w:t xml:space="preserve">Emeline Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
+              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01082177v1</w:t>
+                <w:t xml:space="preserve">hal-00384338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quassia amara L. (Simaroubaceae) leaf tea: Effect of the growing stage and desiccation status on the antimalarial activity of a traditional preparation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bertani</w:t>
+                <w:t xml:space="preserve">From Tonic-cups to Bitter-cups: Kwasi bita beker from Suriname. Determination, past and present use of an ancient galenic artefact.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Odonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Houel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Jullian</w:t>
+                <w:t xml:space="preserve">J. Beauchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Houël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 111, pp.40-42. </w:t>
+              <w:t xml:space="preserve">, 2007, 110 (2), pp.318-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jep.2006.09.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384338v1</w:t>
+                <w:t xml:space="preserve">hal-01082177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simalikalactone D is responsible for the antimalarial properties of an Amazonian traditional remedy made with Quassia amara L. (Simaroubaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bertani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jullian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 108, pp.155-157. </w:t>
@@ -18513,64 +18513,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de composés antifongiques issus de bois durables amazoniens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laila S Espindola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche de composés antifongiques issus de bois durables amazoniens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Académiques Francophones, pp.1-280, 2013, 978-3-8416-2073-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18595,77 +18595,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quassinoids: Anticancer and Antimalarial Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Deharo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18728,64 +18728,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes offrent des remèdes aux hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Aumeeruddy-Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18827,51 +18827,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arbres et plantes à parfum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Amusant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18948,51 +18948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tri(phenylthio)phosphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gastaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Stien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Encyclopedia of Reagents for Organic Synthesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.00, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19101,51 +19101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheree Yau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Stien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Piganeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19157,263 +19157,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
+                <w:t xml:space="preserve">Effect of 10 UV filters on the brine shrimp &amp;lt;i&amp;gt;Artemia salina&amp;lt;/i&amp;gt; and the marine microalgae &amp;lt;i&amp;gt;Tetraselmis&amp;lt;/i&amp;gt; sp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evane Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Clergeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jaugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03840452v1</w:t>
+                <w:t xml:space="preserve">hal-03796512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of 10 UV filters on the brine shrimp &amp;lt;i&amp;gt;Artemia salina&amp;lt;/i&amp;gt; and the marine microalgae &amp;lt;i&amp;gt;Tetraselmis&amp;lt;/i&amp;gt; sp</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Lucas</w:t>
+                <w:t xml:space="preserve">Integrated metabolomic, molecular networking, and genome mining analyses uncover novel angucyclines from &amp;lt;i&amp;gt;Streptomyces&amp;lt;/i&amp;gt; sp. RO-S4 strain isolated from Bejaia Bay, Algeria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Ouchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Stien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Segret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice M S Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796512v1</w:t>
+                <w:t xml:space="preserve">hal-03840452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -19592,51 +19592,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6534289A"/>
+    <w:nsid w:val="3603C95D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19823,51 +19823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-stien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9950-5361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145869148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890658v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gandar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117567" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravard Helffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107163" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Delena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Guif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/mq1ey433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Alfattani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230707110651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Downs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Akerlof" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Jardak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saadaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jlidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2024.110477" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Es-Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2023.106751" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833207v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.2c00248" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazurek" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00849" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902215v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Leng" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixiang Ying" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1795855" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610386v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Logeux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans3010008" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557790v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants2010004" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746681v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peishan Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Lan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tao" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Tian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2103696" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Downs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bishop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas Haghshenas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhao Ju" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1916928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331754v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Liu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1660333" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217024v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143674" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324554v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Downs" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layany Carolyny Mour&#227;o Mulvaney" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Humberto Xavier-J&#250;nior" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara Marques Allegretti" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaa030" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downs" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dinardo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00461" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Ma" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuetao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1627356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325278v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091807" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111770v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12582-w" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324478v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00217" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349125v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.664489" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hofstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.725691" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413667v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheming Ying" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin Yang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.12.006" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357155v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/aest.000026" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861020v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040215" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146364v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tour&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12655" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics8020029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386446v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gazal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00086" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331718v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4217-7" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093931v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelli" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Cherif" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-09865-4" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095570v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaillou" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051026" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331915v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Bao" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1534852" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Oua&#239;ni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801301237" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945739v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.032" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332402v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carvalho" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio P Fernandes" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Daleprane" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Alves" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1459753" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Jiang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Xiu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1419226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460833" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560624v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monay Al Hafi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600236" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945198v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600235" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.01.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945634v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu Li" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Han Meng" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Ming Ying" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hao" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05659" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906990v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Laadhar" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2323/jgam.2016.10.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945393v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.031" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945177v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.024" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906989v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jociv&#226;nia Oliveira da Silva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00218" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532634v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3762" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01472696v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0791-y" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560534v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500178" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBKG3SPB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600171" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eliot Timothy Paine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1810" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152699v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say Anouhe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amissa Adima" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobel&#233; Niamk&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Kassi Amian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QJ4FJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138910v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobele Niamke" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kassi Amian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228489v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adolfo Homobono Machado Bittencourt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana  Keyla Seabra de Oliveira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Santos Cabral" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Renato Ribeiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayanne Vanessa Correia Henriques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajptsp.2014.148.156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012003v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Bruel Gemin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo-Silva" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Josele Neves De Brito" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A L&#243;pez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2013.11.004" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816594v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valadeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Alban-Castillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.12.014" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNZF6V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749809v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niamk&#233;" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaix" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lozano" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.010" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70JTG27B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032417v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandinieres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.07.003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q2P652Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00634597v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.044" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SBWBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032119v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Eliot Paine" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandini&#232;res" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9718-1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0XZKL4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082607v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Li" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecante" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.04.019" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV2T21WN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990188v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Givens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana-Surget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_442" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162663v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811979v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096923v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-01096923" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gastaldi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552706v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marcellin-Gros" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03796512v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03896471v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-stien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9950-5361" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/145869148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04814415v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calvez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Villette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebaron" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ravard Helffer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpath.2024.107163" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133154v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guillier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Giraudo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Clergeaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evane Thorel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Chapron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179961" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gandar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Perion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Hou&#235;l" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noguer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117567" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Delena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Guif" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Andr&#233; Magdalou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Majdi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57890/mq1ey433" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236985v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulelah Alfattani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Ferreira Queiroz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Marcourt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Leoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Stien" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1386207326666230707110651" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668216v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Downs" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.L. Akerlof" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz-Cruz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seares.2024.102510" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669449v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Jardak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Saadaoui" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Jlidi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enzmictec.2024.110477" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hammoud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Assiri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabir Es-Said" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lafhal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostaglandins.2023.106751" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062283v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice M S Rodrigues" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo13040533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320204v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pellissier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Vilette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lecoultre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Rutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2023.1278745" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Fagervold" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pollutants2010004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833207v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.2c00248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551975v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Escoubeyrou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mazurek" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jproteome.1c00849" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902215v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingying Gu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aijing Leng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjie Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xixiang Ying" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2020.1795855" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lucas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Logeux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Rodrigues" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/oceans3010008" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sorres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Hebra" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Leman-Loubi&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Grayfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27041182" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746686v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Ouchene" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Segret" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kecha" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.906161" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746681v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peishan Liu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiujuan Lan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojun Tao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayin Tian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2022.2103696" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440906v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Downs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bishop" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Silvia Diaz Cruz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Abbas Haghshenas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2021.132880" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Xu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianhua Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baozhao Ju" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2021.1916928" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746683v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitalys Mba Ekomo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2022.123728" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324478v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A Downs" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Dinardo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.1c00217" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111770v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12582-w" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331754v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xilong Liu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibo Wu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1660333" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217024v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K. Fagervold" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Roh&#233;e" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143674" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324554v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.202100400" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layany Carolyny Mour&#227;o Mulvaney" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Humberto Xavier-J&#250;nior" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silmara Marques Allegretti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpp/rgaa030" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161988v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Downs" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemrestox.0c00461" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331741v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Ma" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuetao Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2019.1627356" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325278v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Pellissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091807" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349104v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c03141" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349125v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koval" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2021.664489" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420389v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Fahed" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Ouaini" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eparvier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26216545" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335941v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Hofstetter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.725691" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012250v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phuong Thuy Hoang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02265-4" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103617v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74852-w" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146364v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Andr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Tour&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ics.12655" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02861020v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18040215" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902217v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Anne Peyrat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Eydoux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guillemot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Litaudon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.9b01169" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915954v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Andr&#233;" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25163565" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413667v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheming Ying" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guanlin Yang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2019.12.006" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Brel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seind&#233; Tour&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lechat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.0c00444" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17352/aest.000026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302317v2" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Falkowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Jahn-Oyac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Odonne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiane Flora" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actatropica.2019.105179" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915989v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H. Arias" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Quiliano" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bourgeade-Delmas" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chantal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00436-020-06832-y" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466066v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Marcellin-Gros" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Piganeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18020078" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868494v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Suzuki" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Yvin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-66117-3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02934659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jaugeon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxics8020029" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02093931v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Abdelli" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Elloumi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Cherif" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10532-018-09865-4" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331718v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Roe" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja K Fagervold" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bourrain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-019-4217-7" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02168388v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madona Khoury" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El Beyrouth" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2019.01.001" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386446v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Donald" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Gazal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Eveno" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Manzi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2019.00086" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331915v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongrui Bao" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1534852" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095583v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Desrat" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wolfender" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051083" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02095570v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raviella Zgheib" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc El-Beyrouthy" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chaillou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Ouaini" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas N. Rutledge" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20051026" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342188v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaghayegh Nasr" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Lutz" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ali Amoozegar" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11557-018-1450-1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02143840v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms20082006" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02173035v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Amusant" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-45222-y" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331764v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Girard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1264/jsme2.ME18145" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lebaron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04187" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349254v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10412905.2017.1372314" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333868v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Sabri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2018.04.003" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332355v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;m Oua&#239;ni" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rutledge" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1801301237" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333761v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dusfour" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.8b01367" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01974037v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Wdzieczak-Bakala" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchromb.2018.09.034" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carvalho" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio P Fernandes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Daleprane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S Alves" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1459753" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945739v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Yang" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2018.02.032" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02017383v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyue Jiang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Xiu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Xu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2017.1419226" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621467v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain S. Chaillou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332174v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan He" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786419.2018.1460833" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01556563v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Doberva" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hue" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sanchez-Ferandin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01152" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01613323v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Nirma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2017.09.013" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560624v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monay Al Hafi" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600236" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590902v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.7b01671" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603411v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boulogne" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.6b00850" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945198v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600235" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603285v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bourdy" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2017.01.048" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01513879v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Blanchet" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s17040906" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590493v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tomasi" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-11363-1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01590793v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Fabre" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Batailler" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sautel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.07.005" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906990v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Laadhar" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aifa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2323/jgam.2016.10.005" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945634v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui-Yu Li" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Han Meng" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe-Ming Ying" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Xu" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Hao" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.6b05659" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945177v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Wojtowicz" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaatio Tour&#233;" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.02.024" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945393v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.08.031" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02906989v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Prado" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jociv&#226;nia Oliveira da Silva" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Ferandin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2017.00218" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602207v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ferrero" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Issaly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eparvier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2987/16-6613.1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532634v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin P. Vanbellingen" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Fu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Bich" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3762" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299147v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2016.03.059" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313006v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Nardella" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jullian" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vonthron-S&#233;n&#233;cheau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2016.04.053" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01299154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500332" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01313025v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Eydoux" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fitote.2016.04.017" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01472696v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rolland" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-016-0791-y" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01431207v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/2547169" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560534v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201500178" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBKG3SPB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03539306v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201600171" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368295v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ja.2015.36" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01296640v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie A Courtois" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle G. Dexter" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eliot Timothy Paine" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1810" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01233247v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Arnold Apostolides" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201400109" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CSLNL9BJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230542v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mandavid" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila S Espindola" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np501029s" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152706v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fleury" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2015.03.015" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3WFRSQ9-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368300v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2015.06.022" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-19GV5RQX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152699v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Say Anouhe" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Amissa Adima" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobel&#233; Niamk&#233;" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brise Kassi Amian" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03.012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B2QJ4FJZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138910v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Adima" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bobele Niamke" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Kassi Amian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytol.2015.03" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230555v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np500080m" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230471v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Gonzalez-Aspajo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bessi&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760140332" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012007v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kalegari" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murilo Luiz Cerutti" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Jos&#233; Macedo-J&#250;nior" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Bobinski" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilis Dallarmi Miguel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2014.03.045" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NZ6JH8CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01228489v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Adolfo Homobono Machado Bittencourt" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayana  Keyla Seabra de Oliveira" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Santos Cabral" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Renato Ribeiro" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shayanne Vanessa Correia Henriques" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3844/ajptsp.2014.148.156" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01012003v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Bruel Gemin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ara&#250;jo-Silva" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naira Josele Neves De Brito" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A L&#243;pez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nut.2013.11.004" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011995v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Iriti" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.201300354" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945536v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago M Casella" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bendelac" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2013.10.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R4BKHZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856773v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np4001703" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945809v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. S. Rodrigues" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Bessi&#232;re" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eparvier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.12377" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816594v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Valadeau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquina Alban-Castillo" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvain" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2012.12.014" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZQNZF6V9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694532v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Royer" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Herbette" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Chevalier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2011.10.016" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJ6GT6WB-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00705292v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bertani" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exppara.2012.02.013" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5101GT5-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00749809v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Niamk&#233;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Amusant" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chaix" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lozano" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.010" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70JTG27B-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678530v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Basset" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R R Silva" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto P Lopes" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2011.10.011" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z27CVNMF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787220v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M.S. Rodrigues" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. S. Espindola" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2012.03.014" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDS57SZR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032417v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Baraloto" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. E. Timothy Paine" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandinieres" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.07.003" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Q2P652Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368314v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girod" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1934578X1200701016" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649278v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lem&#233;nager" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.2167" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VWH4Q82J-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684617v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Herbette" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bourdy" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rojas" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.008" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6HVJHZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00634597v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Berger" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grenand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2011.07.044" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-381SBWBV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01095384v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phellipe N. E. T. Theodoro" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria R. R. Silva" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/np1001412" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856942v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Royer" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Paul Mc Lean" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf.2010.034" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857200v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thibaut" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2010.06.020" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01093227v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/HF.2010.034" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087030v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Deharo" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.037" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-573MBZL0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032119v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Charles Eliot Paine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Blandini&#232;res" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-009-9718-1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P0XZKL4L-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01032126v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cachet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franciane Hoakwie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bertani" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00951-09" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01087667v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castillo" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Estevez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lancha-Tangoa" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2009.07.015" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6F8V61D0-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082607v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Li" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Royer" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lecante" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roos" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2008.04.019" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GV2T21WN-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384338v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Houel" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.10.028" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B07QNLSX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01082177v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.09.045" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q2VPDHJM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384337v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jep.2006.04.017" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5ZSBZBZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990188v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lozano" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justina Givens" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Matallana-Surget" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_442" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847162v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arzul" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudry" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162663v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Basset" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857899v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deharo" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22144-6_161" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-BDTWJHXJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811979v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aumeeruddy-Thomas" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01096923v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-agroparistech.archives-ouvertes.fr/hal-01096923" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021370v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gastaldi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552706v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandin James" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Marcellin-Gros" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheree Yau" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03796512v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03840452v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03896471v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>