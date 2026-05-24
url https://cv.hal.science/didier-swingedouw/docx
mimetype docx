--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -174,10590 +174,10573 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (100)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (102)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of last millennium sea surface temperature on 1° grid using a random forest algorithm</w:t>
+                <w:t xml:space="preserve">Multi-centennial internal variability in the North Atlantic could drive additional warming over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon L.L. Michel</w:t>
+                <w:t xml:space="preserve">A. Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Boyall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lincoln</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.105279⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-69209-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05604894v1</w:t>
+                <w:t xml:space="preserve">hal-05526096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centennial internal variability in the North Atlantic could drive additional warming over Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Al-Yaari</w:t>
+                <w:t xml:space="preserve">Reconstruction of last millennium sea surface temperature on 1° grid using a random forest algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon L.L. Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lincoln</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 258, pp.105279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-026-69209-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2025.105279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05526096v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Holocene glacier fluctuations in the Northern Greater Caucasus (Russia) inferred from 10 Be cosmic ray exposure moraine dating</w:t>
+                <w:t xml:space="preserve">Observational constraints project a ~50% AMOC weakening by the end of this century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Valentin Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Solomina</w:t>
+                <w:t xml:space="preserve">Omar Khattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Charton</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09596836251396086⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 12 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adx4298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05463841v1</w:t>
+                <w:t xml:space="preserve">hal-05621318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulated millennial-scale climate variability driven by a convection–advection oscillator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan M Romé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan M Romé</w:t>
+                <w:t xml:space="preserve">Ruza F Ivanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruza F Ivanovic</w:t>
+                <w:t xml:space="preserve">Lauren J Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Sherriff-Tadano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 63 (3), pp.150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-025-07630-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Weakened AMOC Could Cause Southern Ocean Temperature and Sea‐Ice Change on Multidecadal Timescales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Opportunities for Earth observation to inform risk management for ocean tipping points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Diamond</w:t>
+                <w:t xml:space="preserve">Jonathan A Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise C Sime</w:t>
+                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Schroeder</w:t>
+                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura C Jackson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul R Holland</w:t>
+                <w:t xml:space="preserve">Alessandra Conversi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2024jc022027⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 46, pp.443-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-024-09859-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372698v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Earth observation to inform risk management for ocean tipping points</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Weakened AMOC Could Cause Southern Ocean Temperature and Sea‐Ice Change on Multidecadal Timescales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Wood</w:t>
+                <w:t xml:space="preserve">Louise C Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan A Baker</w:t>
+                <w:t xml:space="preserve">David Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Beaugrand</w:t>
+                <w:t xml:space="preserve">Laura C Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Conversi</w:t>
+                <w:t xml:space="preserve">Paul R Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10712-024-09859-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (7), pp.e2024JC022027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024jc022027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794504v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ClimLoco1.0: CLimate variable confidence Interval of Multivariate Linear Observational COnstraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chavent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoscientific Model Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 18 (22), pp.9015-9038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/gmd-18-9015-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial and Holocene mountain glacier fluctuations near Cape Farewell South Greenland inferred from 10 Be moraine dating</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Late Holocene glacier fluctuations in the Northern Greater Caucasus (Russia) inferred from 10 Be cosmic ray exposure moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Solomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Amen Al-Yaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.70015⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09596836251396086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338532v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping points in ocean and atmosphere circulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent response of European summers to the latitudinal temperature gradient over the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Martin-Puertas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sina Loriani</w:t>
+                <w:t xml:space="preserve">Laura Boyall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
+                <w:t xml:space="preserve">Armand Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Armstrong Mckay</w:t>
+                <w:t xml:space="preserve">Antti E K Ojala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Govindasamy Bala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andreas Born</w:t>
+                <w:t xml:space="preserve">Ashley Abrook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-16-1611-2025⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-65804-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05381370v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change impacts and adaptations of wine production.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tipping points in ocean and atmosphere circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sina Loriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+                <w:t xml:space="preserve">David Armstrong Mckay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Govindasamy Bala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Ollat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Andreas Born</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.258-275. </w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.1611-1653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43017-024-00521-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/esd-16-1611-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04551531v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal Prediction Centers Prepare for a Major Volcanic Eruption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lateglacial and Holocene mountain glacier fluctuations near Cape Farewell South Greenland inferred from 10 Be moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinel Sospedra-Alfonso</w:t>
+                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Merryfield</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0111.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943788v1</w:t>
+                <w:t xml:space="preserve">hal-05338532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of volcanic eruptions on CMIP6 decadal predictions: a multi-model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nick Dunstone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leon Hermanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth System Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (2), pp.501-525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esd-15-501-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate tipping point interactions and cascades: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate change impacts and adaptations of wine production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nico Wunderling</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Robbin Bastiaansen</w:t>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/esd-15-41-2024⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.258-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43017-024-00521-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04446670v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear loss of suitable wine regions over Europe in response to increasing global warming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">Decadal Prediction Centers Prepare for a Major Volcanic Eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reinel Sospedra-Alfonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Merryfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Toohey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Alan Gambetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Bois</w:t>
+                <w:t xml:space="preserve">Claudia Timmreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.16493⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 105 (12), pp.E2496-E2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/bams-d-23-0111.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03869246v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04943788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding AMOC stability: the North Atlantic Hosing Model Intercomparison Project</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climate tipping point interactions and cascades: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katinka Bellomo</w:t>
+                <w:t xml:space="preserve">Nico Wunderling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gokhan Danabasoglu</w:t>
+                <w:t xml:space="preserve">Anna S von der Heydt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yevgeny Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmuth Haak</w:t>
+                <w:t xml:space="preserve">Stephen Barker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robbin Bastiaansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-16-1975-2023⟩</w:t>
+              <w:t xml:space="preserve">Earth System Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.41 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/esd-15-41-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291950v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialization shock in the ocean circulation reduces skill in decadal predictions of the North Atlantic subpolar gyre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leon Hermanson</w:t>
+                <w:t xml:space="preserve">Understanding AMOC stability: the North Atlantic Hosing Model Intercomparison Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura C Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Köhl</w:t>
+                <w:t xml:space="preserve">Eduardo Alastrué de Asenjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detlef Stammer</w:t>
+                <w:t xml:space="preserve">Katinka Bellomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Danabasoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmuth Haak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2023.1273770⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (7), pp.1975-1995. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-16-1975-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05496922v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-phase millennial-scale glacier changes in the tropics and North Atlantic regions during the Holocene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Swingedouw</w:t>
+                <w:t xml:space="preserve">Non-linear loss of suitable wine regions over Europe in response to increasing global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Vuille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B Goehring</w:t>
+                <w:t xml:space="preserve">Gregory Alan Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28939-9⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5 (9), pp.808-826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.16493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629935v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03869246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of Thermohaline Anomalies and Their Predictive Potential along the Atlantic Water Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Initialization shock in the ocean circulation reduces skill in decadal predictions of the North Atlantic subpolar gyre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Polkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Hermanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Köhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. R. Langehaug</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E. Maroon</w:t>
+                <w:t xml:space="preserve">Detlef Stammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-1007.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2023.1273770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03678655v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05496922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOC Recent and Future Trends: A Crucial Role for Oceanic Resolution and Greenland Melting?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early warning signal for a tipping point suggested by a millennial Atlantic Multidecadal Variability reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marion Devilliers</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.838310⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32704-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03841884v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early warning signal for a tipping point suggested by a millennial Atlantic Multidecadal Variability reconstruction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Propagation of Thermohaline Anomalies and Their Predictive Potential along the Atlantic Water Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Langehaug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Counillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Matei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maroon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32704-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 35, pp.2111-2131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JCLI-D-20-1007.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03811201v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03678655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attribution of multi-annual to decadal changes in the climate system: The Large Ensemble Single Forcing Model Intercomparison Project (LESFMIP)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMOC Recent and Future Trends: A Crucial Role for Oceanic Resolution and Greenland Melting?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Herbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Blaizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doug M. Smith</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Johanna Baehr</w:t>
+                <w:t xml:space="preserve">Marion Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fclim.2022.955414⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.838310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.838310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815311v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03841884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the largest Late Holocene mountain glacier extent insouthern and southeastern Greenland during the middle Neoglacial fromBe-10 moraine dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In-phase millennial-scale glacier changes in the tropics and North Atlantic regions during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melody Biette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurie Menviel</w:t>
+                <w:t xml:space="preserve">B Goehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12555⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 401 (1), pp.108125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28939-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662941v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muted cooling and drying of NW Mediterranean in response to the strongest last glacial North American ice surges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attribution of multi-annual to decadal changes in the climate system: The Large Ensemble Single Forcing Model Intercomparison Project (LESFMIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Gillett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isla R. Simpson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Fernanda Sánchez Goñi</w:t>
+                <w:t xml:space="preserve">Panos J. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jaime Frigola</w:t>
+                <w:t xml:space="preserve">Johanna Baehr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/B35736.1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fclim.2022.955414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351458v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of near term global warming due to a recent AMOC weakening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of the largest Late Holocene mountain glacier extent insouthern and southeastern Greenland during the middle Neoglacial fromBe-10 moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Biette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Bonnet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Julie Deshayes</w:t>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-26370-0⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.61--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03405246v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-decadal trends in Antarctic sea-ice extent driven by ENSO–SAM over the last 2,000 years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR ensemble of extended historical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Etourneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippine Campagne</w:t>
+                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Geoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41561-021-00697-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.e2021MS002565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021MS002565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167472v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic impacts of global warming and thermohaline circulation collapse on amphibians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oscar Calderón-Bustamante</w:t>
+                <w:t xml:space="preserve">Evaluating the impact of Mediterranean overflow on the large-scale Atlantic Ocean circulation using neodymium isotopic composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Dutay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-021-01665-6⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 570, pp.110359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131369v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic investigation of skill opportunities in decadal prediction of air temperature over Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard F. Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (11-12), pp.3245-3263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00382-021-05863-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Consistent Observational Constraints in Climate Predictions and Projections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Hegerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew P. Ballinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Booth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard F. Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukas Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Climate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fclim.2021.678109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03971701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Western boundary circulation and coastal sea-level variability in Northern Hemisphere oceans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Tiéfolo Diabaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Jean-Marie Hirschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Duchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip J. Leadbitter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 17, pp.1449-1471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/os-17-1449-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03678682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR ensemble of extended historical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
+                <w:t xml:space="preserve">Multi-decadal trends in Antarctic sea-ice extent driven by ENSO–SAM over the last 2,000 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Etourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Orme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dalaiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Hourdin</w:t>
+                <w:t xml:space="preserve">Philippine Campagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (9), pp.e2021MS002565. </w:t>
+              <w:t xml:space="preserve">Nature Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (3), pp.156-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021MS002565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41561-021-00697-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363106v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the impact of Mediterranean overflow on the large-scale Atlantic Ocean circulation using neodymium isotopic composition</w:t>
+                <w:t xml:space="preserve">Synergistic impacts of global warming and thermohaline circulation collapse on amphibians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Ayache</w:t>
+                <w:t xml:space="preserve">Julián A Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Estrada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Calderón-Bustamante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ureta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2021.110359⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-021-01665-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03225783v1</w:t>
+                <w:t xml:space="preserve">hal-03131369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the risk of abrupt changes in the North Atlantic subpolar gyre in CMIP6 models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muted cooling and drying of NW Mediterranean in response to the strongest last glacial North American ice surges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Esquerdo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+                <w:t xml:space="preserve">María Fernanda Sánchez Goñi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffanie Fourcade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakari Salonen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lesven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Frigola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nyas.14659⟩</w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 133 (3-4), pp.451-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/B35736.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318349v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03351458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A realistic Greenland ice sheet and surrounding glaciers and ice caps melting in a coupled climate model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Devilliers</w:t>
+                <w:t xml:space="preserve">Increased risk of near term global warming due to a recent AMOC weakening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gastineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Deshayes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-021-05816-7⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-26370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279652v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skillful decadal prediction of unforced southern European summer temperature variations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">On the risk of abrupt changes in the North Atlantic subpolar gyre in CMIP6 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Bily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Esquerdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard F. Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1504 (1), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nyas.14659⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac20f5⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03971666v1</w:t>
+                <w:t xml:space="preserve">hal-03318349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Decadal Predictions of North Atlantic Subpolar Gyre SST in CMIP6</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Skillful decadal prediction of unforced southern European summer temperature variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonard F. Borchert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Koul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew B Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Befort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leon Hermanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2020gl091307⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (10), pp.104017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-9326/ac20f5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03167381v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Warning from Space for a Few Key Tipping Points in Physical, Biological, and Social-Ecological Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A realistic Greenland ice sheet and surrounding glaciers and ice caps melting in a coupled climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Jamet</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57, pp.2467-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-021-05816-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10712-020-09604-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03664855v1</w:t>
+                <w:t xml:space="preserve">hal-03279652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in reconstructing the AMOC using sea surface observations of salinity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+                <w:t xml:space="preserve">Improved Decadal Predictions of North Atlantic Subpolar Gyre SST in CMIP6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard F. Borchert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Menary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Hermanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-020-05304-4⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 48 (3), pp.e2020GL091307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020gl091307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883317v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sabatier</w:t>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Nicolle</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Ladant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Piot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Debret</w:t>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3011-3053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485682v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02893945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boucher</w:t>
+                <w:t xml:space="preserve">North Atlantic climate far more predictable than models imply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doug M. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Scaife</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+                <w:t xml:space="preserve">Rosie Eade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos J. Athanasiadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lea Albright</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Balkanski</w:t>
+                <w:t xml:space="preserve">Alessio Bellucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 583 (7818), pp.796-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-020-2525-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875593v2</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02951661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">North Atlantic climate far more predictable than models imply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Doug M. Smith</w:t>
+                <w:t xml:space="preserve">Presentation and evaluation of the IPSL‐CM6A‐LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lea Albright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Scaife</w:t>
+                <w:t xml:space="preserve">Olivier Aumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosie Eade</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bellucci</w:t>
+                <w:t xml:space="preserve">Yves Balkanski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-020-2525-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advances in Modeling Earth Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (7), pp.e2019MS002010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019MS002010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951661v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02875593v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPSL-CM5A2 – an Earth system model designed for multi-millennial climate simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in reconstructing the AMOC using sea surface observations of salinity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Estella-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Caubel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-3011-2020⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-020-05304-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893945v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing climatic modes of variability from proxy records using ClimIndRec version 1.0</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early Warning from Space for a Few Key Tipping Points in Physical, Biological, and Social-Ecological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chinwe Ifejika Speranza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annett Bartsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Jamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-13-841-2020⟩</w:t>
+              <w:t xml:space="preserve">Surveys in Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: Geohazards and Risks Studied from Earth Observations, 41 (6), pp.1237-1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10712-020-09604-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556996v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03664855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon 13 Isotopes Reveal Limited Ocean Circulation Changes Between Interglacials of the Last 800 ka</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Past African dust inputs in the western Mediterranean area controlled by the complex interaction between the intertropical convergence zone, the North Atlantic oscillation, and total solar irradiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Govin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Pierre Sabatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria F. Sanchez-Goni</w:t>
+                <w:t xml:space="preserve">Marie Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Piot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019PA003776⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (1), pp.283-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-16-283-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02844111v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOC and summer sea ice as key drivers of the spread in mid-holocene winter temperature patterns over Europe in PMIP3 models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alina Găinuşă-Bogdan</w:t>
+                <w:t xml:space="preserve">Reconstructing climatic modes of variability from proxy records using ClimIndRec version 1.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francis Codron</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chavent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103055⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (2), pp.841 - 858. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-13-841-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346168v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean temperature impact on ice shelf extent in the eastern Antarctic Peninsula</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Crosta</w:t>
+                <w:t xml:space="preserve">Carbon 13 Isotopes Reveal Limited Ocean Circulation Changes Between Interglacials of the Last 800 ka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Vazquez Riveiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Verónica Willmott</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria F. Sanchez-Goni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-08195-6⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography and Paleoclimatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (5), pp.e2019PA003776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019PA003776⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988366v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02844111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of freshwater release in the Mediterranean Sea on the North Atlantic climate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AMOC and summer sea ice as key drivers of the spread in mid-holocene winter temperature patterns over Europe in PMIP3 models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alina Găinuşă-Bogdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cattiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-019-04758-5⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 184, pp.103055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2019.103055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02122482v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02346168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Millennial-scale variations of the Holocene North Atlantic mid-depth gyre inferred from radiocarbon and neodymium isotopes in cold water corals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Tisnerat-Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Furu Mienis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Collart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 211, pp.93-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2019.03.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of possible decadal-scale cold waves on viticulture over Europe in a context of global warming</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Ocean temperature impact on ice shelf extent in the eastern Antarctic Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Etourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verónica Willmott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/agronomy9070397⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-08195-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627701v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clouds damp the impacts of Polar sea ice loss</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Taylor</w:t>
+                <w:t xml:space="preserve">Impact of freshwater release in the Mediterranean Sea on the North Atlantic climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorea Garcia-San Martin</w:t>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herve Douville</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Zaragosi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Cryosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53 ((7-8):), pp.3893-3915 (IF 4,708). </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/tc-2019-283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-019-04758-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04950406v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02122482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impacts of oceanic deep temperature perturbations in the North Atlantic on decadal climate variability and predictability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of possible decadal-scale cold waves on viticulture over Europe in a context of global warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Germe</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Iñaki Garcia de Cortazar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelis van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-4016-z⟩</w:t>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (7), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy9070397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01874716v1</w:t>
+                <w:t xml:space="preserve">hal-02627701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compiling multiproxy quantitative hydrographic data from Holocene marine archives in the North Atlantic: A way to decipher oceanic and climatic dynamics and natural modes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+                <w:t xml:space="preserve">Clouds damp the impacts of Polar sea ice loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cescatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mary</w:t>
+                <w:t xml:space="preserve">Lorea Garcia-San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jena Zumaque</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Camille Gasparotto</w:t>
+                <w:t xml:space="preserve">Herve Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.017⟩</w:t>
+              <w:t xml:space="preserve">The Cryosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/tc-2019-283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092654v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-centennial variability of the AMOC over the Holocene: A new reconstruction based on multiple proxy-derived SST records</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayache</w:t>
+                <w:t xml:space="preserve">The risk of tardive frost damage in French vineyards in a changing climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Dayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ollat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 170, pp.172 - 189. </w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 250-251, pp.226-242. </w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.08.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01901183v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of tardive frost damage in French vineyards in a changing climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Sgubin</w:t>
+                <w:t xml:space="preserve">Response of the carbon cycle in an intermediate complexity model to the different climate configurations of the last nine interglacials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaëlle Bouttes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gildas Dayon</w:t>
+                <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki García de Cortázar-Atauri</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Sanchez-Goni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 250-251, pp.226-242. </w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.239 - 253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2017.12.253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/cp-14-239-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536952v1</w:t>
+                <w:t xml:space="preserve">hal-01806708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of the carbon cycle in an intermediate complexity model to the different climate configurations of the last nine interglacials</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impacts of oceanic deep temperature perturbations in the North Atlantic on decadal climate variability and predictability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier M. Roche</w:t>
+                <w:t xml:space="preserve">Agathe Germe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Sanchez-Goni</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey V. Fedorov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-14-239-2018⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (5-6), pp.2341 - 2357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-4016-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806708v1</w:t>
+                <w:t xml:space="preserve">hal-01874716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocean as the main driver of Antarctic ice sheet retreat during the Holocene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">Compiling multiproxy quantitative hydrographic data from Holocene marine archives in the North Atlantic: A way to decipher oceanic and climatic dynamics and natural modes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+                <w:t xml:space="preserve">Yannick Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jena Zumaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Camille Gasparotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 166, pp.62-74. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.04.007⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 170, pp.48-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105534v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of rapid ice sheet melting on the Sahelian population vulnerability</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-centennial variability of the AMOC over the Holocene: A new reconstruction based on multiple proxy-derived SST records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1619358114⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 170, pp.172 - 189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-01534034v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-Antartic glacier extensions in the Kerguelen region (49° S, Indian Ocean) over the past 24 000 years constrained by 36Cl moraine dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Ocean as the main driver of Antarctic ice sheet retreat during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Crespin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Mokadem</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.010⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.62-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2018.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513579v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abrupt cooling over the North Atlantic in modern climate models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybren Drijfhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bennabi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, pp.14375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms14375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02138768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of explosive volcanic eruptions on the main climate variability modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ménégoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 150, pp.24 - 45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2017.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01497307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing extreme AMOC events through nudging of the ocean surface: a perfect model approach</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Consequences of rapid ice sheet melting on the Sahelian population vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Defrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Charbit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Vrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adjoua Moïse Famien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3521-4⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 114 (25), pp.6533-6538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1619358114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01449390v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01534034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the Atlantic Multidecadal Variability in modulating the climate response to a Pinatubo-like volcanic eruption</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yohan Ruprich-Robert</w:t>
+                <w:t xml:space="preserve">Sub-Antartic glacier extensions in the Kerguelen region (49° S, Indian Ocean) over the past 24 000 years constrained by 36Cl moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Bretonnière</w:t>
+                <w:t xml:space="preserve">Fatima Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-017-3986-1⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 162, pp.128-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618899v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the robustness of near term climate predictability regarding initial state uncertainties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reconstructing extreme AMOC events through nudging of the ocean surface: a perfect model approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 48 (1-2), pp.353 - 366. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-016-3078-7⟩</w:t>
+              <w:t xml:space="preserve">, 2017, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3521-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01497207v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rain-fed agriculture thrived despite climate degradation in the pre-Hispanic arid Andes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+                <w:t xml:space="preserve">Role of the Atlantic Multidecadal Variability in modulating the climate response to a Pinatubo-like volcanic eruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ménégoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bernard</w:t>
+                <w:t xml:space="preserve">Christophe Cassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nancy Egan</w:t>
+                <w:t xml:space="preserve">Yohan Ruprich-Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Bretonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.1701740⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (5-6), pp.1863-1883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-017-3986-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02381096v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tentative reconstruction of the 1998–2012 hiatus in global temperature warming using the IPSL–CM5A–LR climate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the robustness of near term climate predictability regarding initial state uncertainties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Germe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Nguyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Ormières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 349 (8), pp.369 - 379. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (1-2), pp.353 - 366. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-016-3078-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01684042v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01497207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional seesaw between the North Atlantic and Nordic Seas during the last glacial abrupt climate events</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rain-fed agriculture thrived despite climate degradation in the pre-Hispanic arid Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Matthiessen</w:t>
+                <w:t xml:space="preserve">Pablo Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Winkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Egan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-13-729-2017⟩</w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (12), pp.e1701740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.1701740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584277v1</w:t>
+                <w:t xml:space="preserve">ird-02381096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing recent trends in high-latitude Southern Hemisphere surface climate</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Isma Abdelkader Di Carlo</w:t>
+                <w:t xml:space="preserve">Tentative reconstruction of the 1998–2012 hiatus in global temperature warming using the IPSL–CM5A–LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Canziani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lola Ormières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Climate Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6 (10), pp.917-926. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 349 (8), pp.369 - 379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/NCLIMATE3103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2017.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105548v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical cold conditions during the medieval climate anomaly in the Western Arctic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Regional seesaw between the North Atlantic and Nordic Seas during the last glacial abrupt climate events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Wary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy Lane</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+                <w:t xml:space="preserve">Jens Matthiessen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep32984⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.729-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-13-729-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01469865v1</w:t>
+                <w:t xml:space="preserve">hal-01584277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal prediction skill in the ocean with surface nudging in the IPSL-CM5A-LR climate model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">Assessing recent trends in high-latitude Southern Hemisphere surface climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie M. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier García-Serrano</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
+                <w:t xml:space="preserve">Sarah T. Gille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Goosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isma Abdelkader Di Carlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Canziani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-015-2898-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (10), pp.917-926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/NCLIMATE3103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390803v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling reconstructed and simulated features of the winter Pacific/North American pattern in the early 19th century</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pablo Ortega</w:t>
+                <w:t xml:space="preserve">Paradoxical cold conditions during the medieval climate anomaly in the Western Arctic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.C. Raible</w:t>
+                <w:t xml:space="preserve">Timothy Lane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-11-939-2015⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.32984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep32984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01259469v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01469865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the reduced sensitivity of the Atlantic overturning to Greenland ice sheet melting in projections: a multi-model assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Decadal prediction skill in the ocean with surface nudging in the IPSL-CM5A-LR climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier García-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yongqi Gao</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Germe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (11-12), pp.3261 - 3279. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2270-x⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 47 (3), pp.1225-1246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-015-2898-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496985v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial ice and atmospheric forcing on the Mertz Glacier Polynya over the past 250 years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
+                <w:t xml:space="preserve">Le climat du dernier millénaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6642. </w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8 (88), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/2042/56360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02105559v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidecadal North Atlantic ocean circulation variability controlled by timing of volcanic eruptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciling two alternative mechanisms behind bi-decadal variability in the North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sévellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.6545. </w:t>
+              <w:t xml:space="preserve">Progress in Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (Part A), pp.237-249. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms7545⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01176410v1</w:t>
+                <w:t xml:space="preserve">hal-01176201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat du dernier millénaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the reduced sensitivity of the Atlantic overturning to Greenland ice sheet melting in projections: a multi-model assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandrine Sicre</w:t>
+                <w:t xml:space="preserve">Christian B. Rodehacke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Garnier</w:t>
+                <w:t xml:space="preserve">Steffen M. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongqi Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/56360⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (11-12), pp.3261 - 3279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2270-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631570v1</w:t>
+                <w:t xml:space="preserve">hal-01496985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconciling two alternative mechanisms behind bi-decadal variability in the North Atlantic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Bidecadal North Atlantic ocean circulation variability controlled by timing of volcanic eruptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pocean.2015.06.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01176201v1</w:t>
+                <w:t xml:space="preserve">hal-01176410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface restoring on subsurface variability in a climate model during 1949–2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sulagna Ray</w:t>
+                <w:t xml:space="preserve">Glacial ice and atmospheric forcing on the Mertz Glacier Polynya over the past 250 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippine Campagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Crosta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Houssais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2358-3⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01141663v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02105559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of abrupt shifts in Intergovernmental Panel on Climate Change climate models</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconciling reconstructed and simulated features of the winter Pacific/North American pattern in the early 19th century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Beaulieu</w:t>
+                <w:t xml:space="preserve">Davide Zanchettin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Brovkin</w:t>
+                <w:t xml:space="preserve">O. Bothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Claussen</w:t>
+                <w:t xml:space="preserve">Flavio Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.C. Raible</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1511451112⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.939-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-11-939-2015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805582v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the subsurface ocean decadal variability using surface nudging in a perfect model framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Effect of surface restoring on subsurface variability in a climate model during 1949–2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulagna Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 44 (1-2), pp.315-338. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-014-2184-7⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 44 (9-10), pp.2333-2349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2358-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01135684v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01141663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forecasted coral reef decline in marine biodiversity hotspots under climate change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Descombes</w:t>
+                <w:t xml:space="preserve">Catalogue of abrupt shifts in Intergovernmental Panel on Climate Change climate models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybren Drijfhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary S. Wisz</w:t>
+                <w:t xml:space="preserve">Sebastian Bathiany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+                <w:t xml:space="preserve">Claudie Beaulieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerianio Parravicini</w:t>
+                <w:t xml:space="preserve">Victor Brovkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Heine</w:t>
+                <w:t xml:space="preserve">Martin Claussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (43), pp.E5777 - E5786. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/gcb.12868⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1511451112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145464v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01805582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model-tested North Atlantic Oscillation reconstruction for the past millennium</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Flavio Lehner</w:t>
+                <w:t xml:space="preserve">Reconstructing the subsurface ocean decadal variability using surface nudging in a perfect model framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Raible</w:t>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 523 (7558), pp.71-74. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44 (1-2), pp.315-338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature14518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00382-014-2184-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806191v1</w:t>
+                <w:t xml:space="preserve">hal-01135684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent changes in north-west Greenland climate documented by NEEM shallow ice core data and simulations, and implications for past-temperature reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. C. Steen-Larsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10802,2727 +10785,2995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01275292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Initialisation and predictability of the AMOC over the last 50 years in a climate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A model-tested North Atlantic Oscillation reconstruction for the past millennium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavio Lehner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Labetoulle</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christoph Raible</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-013-2005-4⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 523 (7558), pp.71-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature14518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00941553v1</w:t>
+                <w:t xml:space="preserve">hal-01806191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing atmospheric circulation signals in Greenland ice cores: insights from a weather regime approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+                <w:t xml:space="preserve">Forecasted coral reef decline in marine biodiversity hotspots under climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Descombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Risi</w:t>
+                <w:t xml:space="preserve">Mary S. Wisz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Vinther</w:t>
+                <w:t xml:space="preserve">Fabien Leprieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerianio Parravicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Heine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-014-2074-Z⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.12868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103764v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiyear predictability of tropical marine productivity</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to: Initialisation and predictability of the AMOC over the last 50 years in a climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.555-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-013-2005-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1315855111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01135674v1</w:t>
+                <w:t xml:space="preserve">hal-00941553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Mignot</w:t>
+                <w:t xml:space="preserve">Characterizing atmospheric circulation signals in Greenland ice cores: insights from a weather regime approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Talandier</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Risi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Vinther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (9-10), pp.2585-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-014-2074-Z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941568v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marti</w:t>
+                <w:t xml:space="preserve">Multiyear predictability of tropical marine productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Séférian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bopp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gehlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (32), pp.11646-11651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1315855111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00794170v1</w:t>
+                <w:t xml:space="preserve">hal-01135674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal fingerprints of freshwater discharge around Greenland in a multi-model ensemble</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the evolution of the oceanic component of the IPSL climate models from CMIP3 to CMIP5: A mean state comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steffen M. Olsen</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Talandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72, pp.167-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OCEMOD.2013.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1479-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00871949v1</w:t>
+                <w:t xml:space="preserve">hal-00941568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decadal predictability of the Atlantic meridional overturning circulation and climate in the IPSL-CM5A-LR model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change projections using the IPSL-CM5 Earth System Model: from CMIP3 to CMIP5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alice Foujols</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Caubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.2359-2380. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 40 (9-10), pp.2123-2165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1636-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1466-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00873371v1</w:t>
+                <w:t xml:space="preserve">hal-00794170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 20-year coupled ocean-sea ice-atmosphere variability mode in the North Atlantic in an AOGCM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decadal fingerprints of freshwater discharge around Greenland in a multi-model ensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian B. Rodehacke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Behrens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew B Menary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen M. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40 (3-4), pp.619 - 636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-012-1402-4⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 41, pp.695-720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1479-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01495284v1</w:t>
+                <w:t xml:space="preserve">hal-00871949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initialisation and predictability of the AMOC over the last 50 years in a climate model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 20-year coupled ocean-sea ice-atmosphere variability mode in the North Atlantic in an AOGCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Escudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gurvan Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.2381-2399. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-012-1516-8⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (3-4), pp.619 - 636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-012-1402-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00833022v1</w:t>
+                <w:t xml:space="preserve">hal-01495284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistent influence of ice sheet melting on high northern latitude climate during the early Last Interglacial</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Decadal predictability of the Atlantic meridional overturning circulation and climate in the IPSL-CM5A-LR model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurélie Persechino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 8 (2), pp.483-507. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2359-2380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/cp-8-483-2012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1466-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180961v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00873371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of weather regimes during the last millennium from climate simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Initialisation and predictability of the AMOC over the last 50 years in a climate model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Labetoulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gurvan Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 39, pp.08703. </w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2381-2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012GL051310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S00382-012-1516-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00758295v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
+                <w:t xml:space="preserve">Stability of weather regimes during the last millennium from climate simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masakazu Yoshimori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39, pp.08703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012GL051310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02905182v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the role of southern gateways and carbon dioxide on the onset of the Antarctic Circumpolar Current</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Persistent influence of ice sheet melting on high northern latitude climate during the early Last Interglacial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Govin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+                <w:t xml:space="preserve">Elsa Cortijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Duplessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paleoceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012PA002345⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (2), pp.483-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-8-483-2012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902771v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of solar variability, CO2 and orbital forcing between 1000 and 1850 AD in the IPSLCM4 model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Khodri</w:t>
+                <w:t xml:space="preserve">Greenland climate change: from the past to the future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaelle Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Denvil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marit-Solveig A Seidenkrantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-6-445-2010⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Climate Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3 (5), pp.427-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcc.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201077v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the role of southern gateways and carbon dioxide on the onset of the Antarctic Circumpolar Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Donnadieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sepulchre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Shi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t>
+              <w:t xml:space="preserve">Paleoceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 27 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012PA002345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00498320v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Freshwater Release in the North Atlantic under Different Climate Conditions in an OAGCM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of solar variability, CO2 and orbital forcing between 1000 and 1850 AD in the IPSLCM4 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Servonnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Yiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Denvil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/2009JCLI3028.1⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.445-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-6-445-2010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763172v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial climate sensitivity to different states of the Atlantic Meridional Overturning Circulation: results from the IPSL model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+                <w:t xml:space="preserve">Key features of the IPSL ocean atmosphere model and its sensitivity to atmospheric resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Benshila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate of the Past</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/cp-5-551-2009⟩</w:t>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 34 (1), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-009-0640-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930769v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00498320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the AMOC feedbacks during a 2×CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stabilization experiment with land-ice melting</w:t>
+                <w:t xml:space="preserve">Impact of Freshwater Release in the North Atlantic under Different Climate Conditions in an OAGCM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloi Mosquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/S00382-007-0250-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 22 (23), pp.6377-6403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2009JCLI3028.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00770689v1</w:t>
+                <w:t xml:space="preserve">hal-00763172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of global freshwater forcing on the thermohaline circulation: adjustment of North Atlantic convection sites in a CGCM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacial climate sensitivity to different states of the Atlantic Meridional Overturning Circulation: results from the IPSL model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masa Kageyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Mignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marzin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Alkama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00382-006-0171-3⟩</w:t>
+              <w:t xml:space="preserve">Climate of the Past</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (3), pp.551-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/cp-5-551-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00124961v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quantifying the AMOC feedbacks during a 2×CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; stabilization experiment with land-ice melting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Biometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/S00382-007-0250-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00770689v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of global freshwater forcing on the thermohaline circulation: adjustment of North Atlantic convection sites in a CGCM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Braconnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Delécluse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Guilyardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Climate Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28(2-3), pp.291-305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00382-006-0171-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00124961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Simulation de l'évolution récente et future du climat par les modèles du CNRM et de l'IPSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salas y Melia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Denvil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tyteca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Météorologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 55, pp.45-59. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/2042/20120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13532,265 +13783,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Carbon Budget 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Friedlingstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael O'Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew W Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robbie M Andrew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothee C E Bakker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMOC as the key driver of the spread in Mid-Holocene winter temperature patterns over Europe in PMIP3 models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Găinuşă-Bogdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Yiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cattiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Codron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13800,607 +14051,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of volcanic eruptions in CMIP6 decadal prediction systems: a multi-model analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bilbao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panos J. Athanasiadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Bilbao</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leon Hermanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinel Sospedra-Alfonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Vienne, Austria. pp.EGU22-13395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Points de bascule du système climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31èmes Journées Scientifiques de l'Environnement - Grandes crises de l’environnement : effondrement et résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sahelian agro-ecosystem vulnerability to an acceleration of ice-sheet melting during the 21st century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Defrance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Charbit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.7977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01494242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bidecadal North Atlantic ocean circulation variability controlled by timing of volcanic eruptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Guilyardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.11605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01060160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleoclimate of the last two millenia in Northeast Brasil revealed by lake Boqueirão sedimentation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Turcq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Lima Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Zocatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Luiza Spadano Albuquerque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inqua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00843519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14410,147 +14661,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decadal Predictions to Climate Services: How Understanding Climate Change in the Arctic can Support Climate Adaptation Decision-Making across the Northern Hemisphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah Grist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Femke de Jong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene R Langehaug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen M Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03416200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14560,275 +14811,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a SPG convection collapse on the European viticulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kees van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late frost risk for gravine in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Sgubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Dayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. García de Cortázar-Atauri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ollat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienne, Austria. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14838,257 +15089,257 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groenland. Climat, écologie, société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions, Paris; CNRS éditions, Paris. , pp.300, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04566282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groenland. Climat, Ecologie, Société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Masson-Delmotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grémillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Huctin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS éditions, Paris, pp.300, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15098,383 +15349,383 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des paléoclimats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Jeandel; R. Mosseri. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Climat à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.126-129, 2011, 9782271119162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03030905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des paléoclimats (chapitre 14)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masa Kageyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fluteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Khodri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le climat à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Éditions, pp.182-185, 2011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.11455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03233454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the Greenland ice-sheet melting on the response and stability of the AMOC in the Next centuries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Braconnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Circulation: Mechanisms and Impacts, Schmittner A., Chiang J. and Hemming S. (Eds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.383-392, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/173GM24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03025156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15484,114 +15735,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORIGINE ET IMPACT CLIMATIQUE D'UN CHANGEMENT DE CIRCULATION THERMOHALINE AU COURS DES PROCHAINS SIECLES DANS LE MODELE IPSL-CM4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Océan, Atmosphère. Université Pierre et Marie Curie - Paris VI, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00451249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId527"/>
+      <w:footerReference w:type="default" r:id="rId537"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15659,51 +15910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDD90418"/>
+    <w:nsid w:val="80A387DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15890,51 +16141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-swingedouw" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-0850" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115331255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1408-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L.L. Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105279" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526096v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lincoln" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69209-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463841v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372694v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan M Rom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza F Ivanovic" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J Gregoire" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sherriff-Tadano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07630-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Diamond" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Sime" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schroeder" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Jackson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc022027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794504v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Wood" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Baker" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Conversi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09859-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448012v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Portmann" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-9015-2025" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338532v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381370v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong Mckay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindasamy Bala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1611-2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00521-5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943788v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Sospedra-Alfonso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Merryfield" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toohey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Timmreck" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0111.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bilbao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortega" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Dunstone" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Hermanson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-501-2024" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446670v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S von der Heydt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Bastiaansen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-41-2024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869246v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alan Gambetta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16493" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alastru&#233; de Asenjo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Bellomo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Danabasoglu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Haak" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1975-2023" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496922v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Polkova" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin K&#246;hl" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Stammer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1273770" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678655v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Langehaug" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Counillon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maroon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-1007.1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841884v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbaut" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blaizot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.838310" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811201v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32704-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug M. Smith" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gillett" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla R. Simpson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos J. Athanasiadis" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baehr" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.955414" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351458v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari Salonen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35736.1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26370-0" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167472v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Orme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dalaiden" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00697-1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n A Velasco" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Estrada" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Calder&#243;n-Bustamante" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ureta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01665-6" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318273v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard F. Borchert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Menary" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05863-0" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971701v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Hegerl" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Ballinger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Booth" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brunner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2021.678109" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678682v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ti&#233;folo Diabat&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jean-Marie Hirschi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duchez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Leadbitter" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-1449-2021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363106v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002565" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110359" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318349v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bily" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Esquerdo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14659" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279652v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05816-7" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971666v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Koul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Befort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac20f5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167381v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091307" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664855v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinwe Ifejika Speranza" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09604-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883317v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estella-Perez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05304-4" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951661v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaife" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Eade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellucci" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2525-0" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556996v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-841-2020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Sanchez-Goni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003776" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346168v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inu&#351;&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103055" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01988366v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Willmott" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08195-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122482v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04758-5" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9070397" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950406v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorea Garcia-San Martin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douville" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2019-283" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874716v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Germe" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Fedorov" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-4016-z" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mary" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Zumaque" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wary" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Gasparotto" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.017" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901183v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.016" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536952v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.253" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806708v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez-Goni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-239-2018" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105534v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.04.007" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01534034v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619358114" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513579v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.010" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02138768v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren Drijfhout" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennabi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14375" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497307v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.01.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449390v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3521-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618899v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ruprich-Robert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3986-1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497207v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3078-7" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381096v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Egan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701740" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01684042v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ormi&#232;res" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.014" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584277v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthiessen" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-729-2017" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105548v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Jones" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Abdelkader Di Carlo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Canziani" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE3103" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469865v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lane" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32984" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390803v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Serrano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2898-1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259469v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bothe" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Lehner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Raible" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-939-2015" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496985v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B. Rodehacke" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M. Olsen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqi Gao" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2270-x" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176410v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7545" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631570v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56360" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176201v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.06.009" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141663v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Ray" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2358-3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805582v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bathiany" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Beaulieu" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claussen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1511451112" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135684v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2184-7" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145464v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S. Wisz" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerianio Parravicini" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heine" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12868" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806191v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Raible" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14518" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275292v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Steen-Larsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ortega" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Popp" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1481-2015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941553v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labetoulle" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-013-2005-4" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103764v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Vinther" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-014-2074-Z" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135674v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315855111" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871949v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Behrens" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1479-9" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873371v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Persechino" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1466-1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4BSWQ8S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495284v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1402-4" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPSW3SV3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833022v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1516-8" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3PM81K0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180961v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Capron" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-483-2012" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758295v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Yoshimori" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051310" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902771v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Shi Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002345" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201077v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-445-2010" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763172v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Mosquet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI3028.1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930769v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marzin" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-551-2009" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770689v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-007-0250-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRZHV6JB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124961v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0171-3" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHX13B8J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370337v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C E Bakker" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987897v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869305v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13395" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494242v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060160v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416200v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grist" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Femke de Jong" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R Langehaug" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M Olsen" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420292v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420303v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566282v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735416v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025156v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/173GM24" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451249v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-swingedouw" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0583-0850" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/115331255" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/D-1408-2010" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526096v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Al-Yaari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Braconnot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyall" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lincoln" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-69209-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604894v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon L.L. Michel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Mignot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2025.105279" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05621318v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Portmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Khattab" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chavent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adx4298" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372694v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan M Rom&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruza F Ivanovic" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren J Gregoire" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Sherriff-Tadano" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-025-07630-x" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794504v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Wood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan A Baker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Beaugrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Boutin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Conversi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-024-09859-3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372698v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Diamond" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise C Sime" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Schroeder" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C Jackson" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul R Holland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jc022027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05448012v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-18-9015-2025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463841v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amen Al-Yaari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09596836251396086" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622036v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Martin-Puertas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyall" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hernandez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti E K Ojala" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashley Abrook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-65804-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Loriani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Aksenov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armstrong Mckay" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Govindasamy Bala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Born" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-16-1611-2025" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338532v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614159v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bilbao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Ortega" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Dunstone" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Hermanson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-501-2024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04551531v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelis van Leeuwen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sgubin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bois" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ollat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43017-024-00521-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943788v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinel Sospedra-Alfonso" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Merryfield" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Toohey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Timmreck" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/bams-d-23-0111.1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446670v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Wunderling" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna S von der Heydt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Barker" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbin Bastiaansen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esd-15-41-2024" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291950v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Alastru&#233; de Asenjo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katinka Bellomo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Danabasoglu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmuth Haak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-16-1975-2023" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869246v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Alan Gambetta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16493" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496922v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Polkova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin K&#246;hl" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detlef Stammer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2023.1273770" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Michel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gastineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32704-3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678655v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Langehaug" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Counillon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matei" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maroon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JCLI-D-20-1007.1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03841884v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Houssais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Herbaut" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blaizot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Devilliers" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.838310" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815311v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doug M. Smith" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Gillett" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isla R. Simpson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panos J. Athanasiadis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Baehr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2022.955414" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363106v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonnet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boucher" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Deshayes" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hourdin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021MS002565" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225783v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayache" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dutay" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2021.110359" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318273v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard F. Borchert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew B Menary" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Noel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05863-0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971701v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Hegerl" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew P. Ballinger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Booth" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Brunner" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fclim.2021.678109" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03678682v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ti&#233;folo Diabat&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Jean-Marie Hirschi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Duchez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip J. Leadbitter" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/os-17-1449-2021" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167472v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Crosta" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Etourneau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Orme" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dalaiden" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Campagne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00697-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131369v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n A Velasco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Estrada" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Calder&#243;n-Bustamante" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ureta" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-021-01665-6" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351458v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda S&#225;nchez Go&#241;i" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Fourcade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakari Salonen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lesven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Frigola" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B35736.1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405246v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-26370-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318349v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bily" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Esquerdo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.14659" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Koul" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Befort" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ac20f5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279652v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-021-05816-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03167381v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020gl091307" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893945v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sepulchre" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Caubel" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ladant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bopp" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-3011-2020" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Scaife" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosie Eade" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bellucci" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-020-2525-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875593v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Servonnat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lea Albright" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Balkanski" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019MS002010" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02883317v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Estella-Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Guilyardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-020-05304-4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03664855v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinwe Ifejika Speranza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annett Bartsch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Durand" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Jamet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10712-020-09604-6" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485682v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sabatier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Nicolle" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Piot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-16-283-2020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02556996v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-13-841-2020" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02844111v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natha&#235;lle Bouttes" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Vazquez Riveiros" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Govin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F. Sanchez-Goni" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019PA003776" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02346168v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina G&#259;inu&#351;&#259;-Bogdan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Yiou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattiaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Codron" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2019.103055" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087629v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Tisnerat-Laborde" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Furu Mienis" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Collart" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2019.03.011" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01988366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#243;nica Willmott" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-08195-6" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122482v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eynaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Zaragosi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-019-04758-5" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627701v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garcia de Cortazar-Atauri" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy9070397" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04950406v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Alkama" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cescatti" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Taylor" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorea Garcia-San Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Douville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-2019-283" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536952v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Dayon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2017.12.253" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806708v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sanchez-Goni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-14-239-2018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874716v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Germe" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian S&#233;vellec" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey V. Fedorov" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nguyen" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-4016-z" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092654v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mary" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jena Zumaque" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Wary" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Camille Gasparotto" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.07.017" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901183v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.08.016" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105534v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Crespin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Masson-Delmotte" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2018.04.007" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02138768v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybren Drijfhout" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bennabi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14375" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497307v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin M&#233;n&#233;goz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2017.01.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01534034v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Defrance" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ramstein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Charbit" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Vrac" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adjoua Mo&#239;se Famien" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1619358114" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01513579v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Mokadem" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.03.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01449390v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3521-4" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618899v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cassou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Ruprich-Robert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-017-3986-1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497207v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-016-3078-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02381096v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Cruz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winkel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bernard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Egan" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.1701740" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01684042v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Ormi&#232;res" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2017.09.014" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584277v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Matthiessen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-13-729-2017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105548v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie M. Jones" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah T. Gille" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Goosse" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Abdelkader Di Carlo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Canziani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NCLIMATE3103" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01469865v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Lane" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep32984" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01390803v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Garc&#237;a-Serrano" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-015-2898-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631570v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandrine Sicre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garnier" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/56360" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01176201v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pocean.2015.06.009" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496985v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian B. Rodehacke" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M. Olsen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongqi Gao" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2270-x" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176410v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7545" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105559v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7642" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259469v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Zanchettin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bothe" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavio Lehner" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.C. Raible" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-11-939-2015" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141663v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulagna Ray" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2358-3" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805582v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bathiany" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Beaulieu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Brovkin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Claussen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1511451112" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135684v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland S&#233;f&#233;rian" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-014-2184-7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01275292v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Steen-Larsen" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ortega" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Popp" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/tc-9-1481-2015" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806191v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Raible" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature14518" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145464v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Descombes" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary S. Wisz" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leprieur" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerianio Parravicini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.12868" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941553v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Labetoulle" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurvan Madec" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-013-2005-4" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103764v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Risi" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Vinther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-014-2074-Z" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135674v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gehlen" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1315855111" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941568v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Talandier" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OCEMOD.2013.09.001" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00794170v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Dufresne" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alice Foujols" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denvil" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1636-1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871949v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Behrens" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1479-9" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495284v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Escudier" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-012-1402-4" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VPSW3SV3-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873371v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Persechino" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1466-1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J4BSWQ8S-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833022v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-012-1516-8" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C3PM81K0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758295v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Yoshimori" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012GL051310" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180961v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Capron" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cortijo" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Duplessy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-8-483-2012" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905182v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaelle Landais" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marit-Solveig A Seidenkrantz" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gauthier" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcc.186" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S33LD5Z4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902771v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lefebvre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Donnadieu" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Shi Zhang" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012PA002345" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201077v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Denvil" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-6-445-2010" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00498320v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Benshila" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-009-0640-6" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PHH1L5HS-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763172v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Mosquet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masa Kageyama" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2009JCLI3028.1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930769v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marzin" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/cp-5-551-2009" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770689v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Del&#233;cluse" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S00382-007-0250-0" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KRZHV6JB-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124961v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00382-006-0171-3" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FHX13B8J-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423543v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salas y Melia" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tyteca" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arzel" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/20120" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370337v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Friedlingstein" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Sullivan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Jones" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robbie M Andrew" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothee C E Bakker" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987897v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869305v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-13395" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533095v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01494242v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sultan" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dumas" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060160v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00843519v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Turcq" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Lima Costa" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luiza Spadano Albuquerque" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Boucher" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416200v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Grist" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ballester" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Femke de Jong" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene R Langehaug" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen M Olsen" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420292v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Garc&#237;a de Cort&#225;zar-Atauri" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kees van Leeuwen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420303v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04566282v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gr&#233;millet" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Huctin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02735416v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030905v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fluteau" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03233454v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.11455" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025156v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/173GM24" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00451249v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>