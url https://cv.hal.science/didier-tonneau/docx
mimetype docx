--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -2014,286 +2014,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward sub-micro-XRF working at nanometer range using capillary optics</w:t>
+                <w:t xml:space="preserve">Spatial resolution of confocal XRF technique using capillary optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">O. Aumporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gubzhokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8, pp.UNSP 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-8-271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919570v1</w:t>
+                <w:t xml:space="preserve">hal-00914734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial resolution of confocal XRF technique using capillary optics</w:t>
+                <w:t xml:space="preserve">Toward sub-micro-XRF working at nanometer range using capillary optics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Lavandier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aumporn</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Jandard</w:t>
+                <w:t xml:space="preserve">A. Bjeoumikhova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gubzhokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X-Ray Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 42 (6), pp.456-461</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914734v1</w:t>
+                <w:t xml:space="preserve">hal-00919570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward sub-micro-XRF working at nanometer range using capillary optics</w:t>
               </w:r>
@@ -2305,51 +2305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bjeoumikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2425,51 +2425,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of X-ray induced luminescence using a SNOM probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2571,51 +2571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of X-ray induced luminescence using a SNOM probe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2735,116 +2735,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.460. </w:t>
+              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.460-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236292v1</w:t>
+                <w:t xml:space="preserve">hal-00697528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of simultaneous surface topography and XRF mapping using Shear Force Microscopy</w:t>
               </w:r>
@@ -2869,116 +2869,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dorczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (3-7), pp.460-470. </w:t>
+              <w:t xml:space="preserve">, 2012, 9 (3/4/5/6/7), pp.460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJNT.2012.045348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697528v1</w:t>
+                <w:t xml:space="preserve">hal-04236292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining scanning probe microscopy and X-ray spectroscopy</w:t>
               </w:r>
@@ -2990,51 +2990,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3092,623 +3092,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00975161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis on a submicronic terminal: Structural and electrical characterization</w:t>
+                <w:t xml:space="preserve">Electric field induced motion of metallic droplets: Application to submicron contactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hichem Abed</w:t>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houda Sahaf</w:t>
+                <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Reguer</w:t>
+                <w:t xml:space="preserve">F. Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabil Rochdi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Tonneau</w:t>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 107 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.L35-L38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3284940⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1116/1.3462963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236288v1</w:t>
+                <w:t xml:space="preserve">hal-04236291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanowires synthesis on a submicronic terminal: Structural and electrical characterization</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Rochdi</w:t>
+                <w:t xml:space="preserve">Electric field induced motion of metallic droplets: application to submicron contactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prestigiacomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.L35-L38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.3462963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00475814v1</w:t>
+                <w:t xml:space="preserve">hal-00523864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field induced motion of metallic droplets: Application to submicron contactor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
+                <w:t xml:space="preserve">Silicon nanowires synthesis on a submicronic terminal: Structural and electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hichem Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B, Nanotechnology and Microelectronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1116/1.3462963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3284940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236291v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field induced motion of metallic droplets: application to submicron contactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicon nanowires synthesis on a submicronic terminal: Structural and electrical characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bedu</w:t>
+                <w:t xml:space="preserve">H. Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Sahaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.23410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523864v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00475814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and electrical properties of ultra-thin silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3746,737 +3746,737 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of ultra-thin silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Viatcheslav Safarov</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.159-163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236281v1</w:t>
+                <w:t xml:space="preserve">hal-00303801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conductivity of ultra-thin silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">V. Safarov</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Rochdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Tonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Jandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viatcheslav Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.159-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.2823056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303801v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical studies of conductive nanowires prepared by focused ion beam induced deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.175-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236286v1</w:t>
+                <w:t xml:space="preserve">hal-00303797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and electrical properties of ultra-thin silicon nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Rochdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 205 (5), pp.1157-1161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200723484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.200723484⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04236283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and electrical studies of conductive nanowires prepared by focused ion beam induced deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Reguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (1), pp.175-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1116/1.2830630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00303797v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directed growth of horizontal silicon nanowires by laser induced decomposition of silane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4540,77 +4540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of gold nanofeatures on silicon samples by field-induced deposition using a scanning tunneling microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jamgotchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4674,103 +4674,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and crystallization of tungsten wires fabricated by focused-ion-beam-induced deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (19), </w:t>
@@ -4808,103 +4808,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification and crystallization of tungsten wires fabricated by focused-ion-beam-induced deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, </w:t>
@@ -4942,51 +4942,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of structures elaborated by focused ion beam induced deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4994,51 +4994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sudraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, </w:t>
@@ -5213,51 +5213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studies of structures elaborated by focused ion beam induced deposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Prestigiacomo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5265,51 +5265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Houël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sudraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 76 (1-4), pp.175-181. </w:t>
@@ -5474,851 +5474,851 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current-Induced Structural Modification of Silicon-on-Insulator Nanostructures</w:t>
+                <w:t xml:space="preserve">High aspect ratio nano-oxidation of Silicon with noncontact atomic force microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82 (11), pp.1727</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 21 (6), pp.2348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521584v1</w:t>
+                <w:t xml:space="preserve">hal-03513081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High aspect ratio nano-oxidation of Silicon with noncontact atomic force microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">&amp;lt;title&amp;gt;Scanning probe microscopy of nanocrystalline iridium oxide thin films&amp;lt;/title&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pailharey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuzmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Kalendarev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.259-265. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.517031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03513081v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04236313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;title&amp;gt;Scanning probe microscopy of nanocrystalline iridium oxide thin films&amp;lt;/title&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current-Induced Structural Modification of Silicon-on-Insulator Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Kalendarev</w:t>
+                <w:t xml:space="preserve">N. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Francinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (11), pp.1727</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04236313v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reaction Mechanisms in Laser-assisted Chemical Vapor Deposition of Microstructures</w:t>
+                <w:t xml:space="preserve">Direct Patterning of Nanostructures by Field-Induced Deposition from a STM Tip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pauleau</w:t>
+                <w:t xml:space="preserve">N. Bonnail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO ASI Ser., Ser. 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 55, pp.223-254</w:t>
+              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20 (6), pp.2337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523769v1</w:t>
+                <w:t xml:space="preserve">hal-03521601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistless Patterning of Quantum Nanostructures by Local Anodization with an Atomic Force Microscope</w:t>
+                <w:t xml:space="preserve">Reaction Mechanisms in Laser-assisted Chemical Vapor Deposition of Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchiat V.</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Pauleau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 61-62, pp.517</w:t>
+              <w:t xml:space="preserve">NATO ASI Ser., Ser. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 55, pp.223-254</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03521608v1</w:t>
+                <w:t xml:space="preserve">hal-03523769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximal Probes Induced Chemical Processing for Nanodevice Elaboration</w:t>
+                <w:t xml:space="preserve">Resistless Patterning of Quantum Nanostructures by Local Anodization with an Atomic Force Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchiat V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faucehr M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournier T.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Clément</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Dallaporta</w:t>
+                <w:t xml:space="preserve">Pannetier B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATO ASI Ser., Ser. 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Chemical Physics of Thin Film Deposition Processes for Micro- and Nano-Technologies, 55, pp.255-281</w:t>
+              <w:t xml:space="preserve">Microelectronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 61-62, pp.517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523774v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03521608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Patterning of Nanostructures by Field-Induced Deposition from a STM Tip</w:t>
+                <w:t xml:space="preserve">Proximal Probes Induced Chemical Processing for Nanodevice Elaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bonnail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vacuum Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 20 (6), pp.2337</w:t>
+              <w:t xml:space="preserve">NATO ASI Ser., Ser. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Chemical Physics of Thin Film Deposition Processes for Micro- and Nano-Technologies, 55, pp.255-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03521601v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics and Reaction Mechanisms of Laser-Assisted Chemical Vapor Deposition of Polycrystalline Silicon Dots from Silane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 91 (3), pp.1553-1559</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6460,51 +6460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6568,51 +6568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,51 +6840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bouree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jpn. J. Appl. Phys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 37, pp.4954-4961</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6903,432 +6903,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03523722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth Kinetics of Copper Films from Photoassisted CVD of Copperacetylacetonate</w:t>
+                <w:t xml:space="preserve">Kinetics of Laser Induced Thermal Decomposition of Trimethylamine-alane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pierrisnard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">W. Marine</w:t>
+                <w:t xml:space="preserve">J.E. Bourée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 86, pp.488-493</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00253937v1</w:t>
+                <w:t xml:space="preserve">hal-03523725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Direct Writing of Gold Tracks from Decomposition of Organometallic Screen Ink</w:t>
+                <w:t xml:space="preserve">Growth Kinetics of Copper Films from Photoassisted CVD of Copperacetylacetonate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pierrisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Dallaporta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Marine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. of Appl. Phys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 05 (C5), pp.C5-629-C5-635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jphyscol:1995575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523723v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00253937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Laser Induced Thermal Decomposition of Trimethylamine-alane</w:t>
+                <w:t xml:space="preserve">Laser Direct Writing of Gold Tracks from Decomposition of Organometallic Screen Ink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.E. Bouree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.E. Bourée</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Pelous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 86, pp.488-493</w:t>
+              <w:t xml:space="preserve">J. of Appl. Phys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 78, pp.5139-5142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523725v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of laser thermal decomposition of trimethylamine alane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 86 (1-4), pp.488-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7551,51 +7551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.E. Bourée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 69 (1-4), pp.305-309. </w:t>
@@ -7762,51 +7762,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth kinetics of tungsten microstructures produced via the hydrogen reduction of tungsten hexafluoride on laser-heated substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7866,51 +7866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PYROLYTIC DECOMPOSITION OF SILANE ON LASER-IRRADIATED SILICA SUBSTRATES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7983,51 +7983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 50 (C5), pp.C5-647-C5-656. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 66 (1), pp.165-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8190,51 +8190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical processes promoted by CO2 laser-assisted decomposition of silane on silica substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8307,51 +8307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 64 (10), pp.5189-5196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8411,51 +8411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 52 (13), pp.1062-1064. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8515,51 +8515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 155 (1), pp.75-86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8631,51 +8631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 103 (2-3), pp.353-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8721,51 +8721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deposition of Silicon Films by Photodissociation of Silane Under IR Laser Irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8921,51 +8921,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ImagineNano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Bilbao, Spain</w:t>
@@ -9033,51 +9033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dehlinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bjeoumikhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9132,77 +9132,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultimate lithography using proximal probe microscopes for single electron device fabrication or nano-object addressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Houel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Safarov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9253,64 +9253,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic transport properties of single crystal silicon nanowires fabricated using an Atomic Force Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Dallaporta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bouchiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9378,64 +9378,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy, atomic force and scanning tunneling microscopies of iridium oxide thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuzmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Kalendarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Purans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9535,51 +9535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Direct Writing for Device Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Auvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9924,51 +9924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Tonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Purans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jandard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Erko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10068,51 +10068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement N.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchiat V.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US7217946B2. 2003, https://patents.google.com/patent/US7217946B2/en</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10475,51 +10475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lalanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3502906" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Darr&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad51c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Aroussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dahamni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ghamnia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7020037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Naceri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11050598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maradj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3091660" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424913v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.C Debnath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Debnath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/MP.14002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dahamni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maradj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919570v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jandard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gubzhokov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914734v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumporn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-271" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bjeoumikhova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWNJ0ZBG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.07.162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24D3TZDQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236292v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorczynski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236288v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Abed" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Reguer" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284940" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reguer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236291v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Safarov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jandard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Safarov" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2823056" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303801v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2830630" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236283v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200723484" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB0BBZDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303797v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2194948" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927714" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01578387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01578374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.07.047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV6T7TXR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francinelli A." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonneau D." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment N." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed H." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnail N." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino G.-A." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallaporta H." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521584v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francinelli" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513081v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236313v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalendarev" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.517031" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523769v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauleau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521608v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchiat V." TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucehr M." TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier T." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannetier B." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523774v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnail" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521601v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/REE.2002.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Szkutnik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253937v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995575" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A05A4B790C9C12D8F47BA70265095A5E27D785F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelous" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523725v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bour&#233;e" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00436-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JJV7KH9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523726v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuniot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laroche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rommeluere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236258v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frugier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulahia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90523-E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4VP5X1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Auvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.31.100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.350771" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989574" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989575" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C66C280135389FE779C6DEB28AF4C70926F7DFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236250v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343898" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343280" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342430" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236244v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.99211" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90454-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58BMJ7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)80036-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829BCFKQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236238v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-82381-7_28" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7GWPCMX6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariole" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Purans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1409-4_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZG1GRDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darreon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.C. Debnath" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236574v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236567v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraboulet D." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier J." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement N." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard J.J." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelous G." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236552v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04888798v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Simonin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash Chandra Debnath" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Lalanne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Tonneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lavandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3502906" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04592453v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lalanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tonneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Vianna-Legros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3401630" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fauquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tallet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Darr&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad51c6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236306v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Aroussi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Dahamni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ghamnia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/condmat7020037" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915527v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236305v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Naceri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings11050598" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523732v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Renahy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Douillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maradj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MARSS49294.2020.9307924" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03169741v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Ferre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03189139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Goncalves" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2021.03.022" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521426v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3091660" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boulila" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ghamnia" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boukhachem" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ouhaibi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chakhoum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2020.1760389" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02424913v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.C Debnath" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavandier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sree Bash" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandra Debnath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/MP.14002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dahamni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Heresanu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsamd.2018.01.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Dahamni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236298v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihua Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maradj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-Angel Suarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Viau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moutarlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.42.001361" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dehlinger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aumporn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jandard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-8-271" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919570v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhova" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gubzhokov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236296v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bjeoumikhov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bjeoumikhova" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/xrs.2503" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DWNJ0ZBG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236295v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ranguis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2012.07.162" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24D3TZDQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843731v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697528v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dorczynski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2012.045348" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236292v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975161v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ferrero" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-308" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236291v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Dallaporta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prestigiacomo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bedu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chatain" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.3462963" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523864v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236288v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Abed" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Sahaf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Reguer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Rochdi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3284940" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475814v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sahaf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reguer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rochdi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386844v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Safarov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303801v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Jandard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Dallaporta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viatcheslav Safarov" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2823056" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303797v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200723484" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MB0BBZDV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236286v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2830630" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070974v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jamgotchian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2194948" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01722654v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gely" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bindzi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1943440" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236279v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1927714" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01578387v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01578374v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roussel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Houel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sudraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mee.2004.07.047" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KV6T7TXR-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513105v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francinelli A." TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonneau D." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment N." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abed H." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236277v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hou&#235;l" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513247v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnail N." TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capolino G.-A." TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dallaporta H." TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513081v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236313v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pailharey" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuzmin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kalendarev" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.517031" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521584v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clement" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Francinelli" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521601v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bonnail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523769v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pauleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521608v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchiat V." TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faucehr M." TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournier T." TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pannetier B." TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523774v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236271v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/REE.2002.017" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523720v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bouchiat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523719v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523715v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. D. Szkutnik" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piednoir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ronda" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523722v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Thuron" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Correia" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bouree" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523725v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Bour&#233;e" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00253937v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Marine" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1995575" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A05A4B790C9C12D8F47BA70265095A5E27D785F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523723v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roche" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelous" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(94)00436-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JJV7KH9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523726v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cuniot" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Laroche" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Orain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Rommeluere" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236258v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frugier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boulahia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sayah" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0169-4332(93)90523-E" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MK4VP5X1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Auvert" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauleau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/JJAP.31.100" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236255v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auvert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.350771" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229607v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989574" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00229608v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1989575" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3C66C280135389FE779C6DEB28AF4C70926F7DFD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236250v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343898" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.343280" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.342430" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236244v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.99211" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236243v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0040-6090(87)90454-8" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q58BMJ7Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236241v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0301-0104(86)80036-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-829BCFKQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236238v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-82381-7_28" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-7GWPCMX6-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904620v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dehlinger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523734v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521650v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariole" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523743v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Purans" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236317v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-009-1409-4_21" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1ZG1GRDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236591v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Darreon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B.C. Debnath" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tallet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236574v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Erko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236567v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraboulet D." TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier J." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement N." TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236562v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard J.J." TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelous G." TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236552v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>