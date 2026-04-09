--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -1716,50 +1716,141 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans les coulisses des articles scientifiques : définir des catégories de fraude et réguler les affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.247-253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1768,148 +1859,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673354v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-02645561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distilbène, quelles leçons sociologiques ?</w:t>
               </w:r>
@@ -2295,243 +2295,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00675785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Revues et évaluation scientifique : fabriquer un monde de classements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de bord</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.35-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Issues and special features of animal health research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191150v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02647312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D'une pollution des eaux à une contamination alimentaire : la gestion sanitaire du chlordécone aux Antilles</w:t>
               </w:r>
@@ -2944,103 +2944,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Béringue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Fourichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
@@ -4831,51 +4831,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01236616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (20)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -5286,195 +5286,109 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Borg, Maria Cheggour, Nadine Desrochers, Laurent Gajo, Vincent Larivière et Monica Vlad. </w:t>
+              <w:t xml:space="preserve">Serge Borg; Maria Cheggour; Nadine Desrochers; Laurent Gajo; Vincent Larivière; Monica Vlad. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Université en contexte plurilingue dans la dynamique numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions des archives contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-227, 2016, 978-2-8130-0247-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01428051v1</w:t>
+                <w:t xml:space="preserve">halshs-01423920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des malades rendus visibles par le droit ? L'expérience judiciaire individuelle et collective des victimes du Distilbène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5484,522 +5398,522 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anastasia Meidani, Emilie Legrand, Béatrice Jacques. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La santé : du public à l'intime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l'EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.19-36, 2015, 978-2-8109-0336-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01425897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing an everlastingly polluted world : food policies and community health actions in the french west indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1- 84893-403-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02807089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing an everlastingly polluted world. Food Policies and community health actions in the French West Indies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pickering &amp; Chatto, pp.117-134, 2013, 978-1848934030</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture administrative des circulaires : autorégulation professionnelle, produit d'expertise technique ou norme juridique ? L'exemple des risques iatrogènes liés aux prions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et régulations des activités économiques : perspectives sociologiques et institutionnalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Générale de Droit et de Jurisprudence, 2011, Droit et Société - Recherches et Travaux, 978-2-275-02857-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture administrative des circulaires : autorégulation professionnelle, produit d'expertise technique ou norme juridique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bessy, Christian; Delpeuch, Thierry; Pelisse, Jérôme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et régulations des activités économiques : perspectives sociologiques et institutionnalistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, pp.255-268, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00719866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques vaccinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Bourdillon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, pp.206-211, 2009, Médecine-Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00436994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques vaccinales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de prévention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Flammarion, 2009, 2-257-00041-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02813852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le résumé de communication comme objet sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6009,105 +5923,105 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Demazière; Claire Brossaud; Patrick Trabal; Karl van Meter </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses textuelles en sociologie. Logiciels, méthodes, usages. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-79, 2006, 2-7535-0310-9. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/pur.bross.2006.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le résumé de communication comme objet sociologique. Une analyse, thématique, ontologique et littéraire à l'aide du logiciel Prospéro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6123,464 +6037,464 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses textuelles en sociologie. Logiciels, méthodes, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2006, 2-7535-0310-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Mais pourquoi résistent-ils? ». Conditions de réalisation d’actions de santé publique sur une base épidémiologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Valleron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Epidémiologie Humaine. Conditions de son développement en France, et rôle des mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">EDP Sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-271, 2006, 2-86883-796-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01089028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...40 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser autour d'un risque. Des lanceurs aux porteurs d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et crises alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TecDoc/Lavoisier, 2005, 978-2-7430-0793-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02833378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobiliser autour d'un risque. Des lanceurs aux porteurs d'alerte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cécile Lahellec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et crises alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier/Tec &amp; Doc, pp.329-339, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00411847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une mémoire pour le futur. La traçabilité comme allocateur de responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Pédrot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traçabilité et responsabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.72-87, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00409829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...43 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inquiétude, alerte et alimentation : vers une politique de la vigilance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Apfelbaum, Marian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risques et peurs alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Odile Jacob, 1998, 2-7381-0648-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6590,59 +6504,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What direct support is available for open-access Diamond journals? Funding models and arrangements for implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133000v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What direct support is available for open-access Diamond journals? Funding models and arrangements for implementation</w:t>
+                <w:t xml:space="preserve">Quel soutien direct pour les revues Diamant en accès ouvert ? Modèles de financement et modalités de mises en oeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
@@ -6666,1373 +6672,1281 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133000v1</w:t>
+                <w:t xml:space="preserve">hal-04134537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel soutien direct pour les revues Diamant en accès ouvert ? Modèles de financement et modalités de mises en oeuvre</w:t>
+                <w:t xml:space="preserve">Critères, échantillonnage et méthodes analytiques pour la surveillance et le contrôle de la conformité règlementaire des produits du tabac et produits du vapotage sur le marché français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0015, Anses. 2022, 120 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-04016271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priorisation des substances chimiques à rechercher dans les émissions des produits du vapotage en vue de l’évaluation des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Guerbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Casabianca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Saisine n° 2020-SA-0016, Anses. 2021, 57 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03890262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contracter à l’heure de la publication en accès ouvert. Une analyse systématique des accords transformants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 206 150, CNRS; Comité pour la science ouverte. 2021, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03203560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The OA Diamond Journals Study. Part 2: Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arianna Becerril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Bjørnshauge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen Bosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Jan Frantsvåg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0015, Anses. 2022, 120 p</w:t>
+              <w:t xml:space="preserve">[Research Report] OPERAS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Concha Lozano</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03391208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabriquer un marché en situation controversée : dispositifs, lieux et pratiques du vapotage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Armines. 2020, pp.78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02982785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Saisine n° 2020-SA-0016, Anses. 2021, 57 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036192v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;SHS et santé&amp;quot; de l'alliance Athéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact sanitaire de l'utilisation du chlordécone aux Antilles françaises : recommandations pour les recherches et les actions de santé publique : synthèse - octobre 2009 : document soumis à concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ledrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dewailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d'alerte et dispositifs d'expertise dans les dossiers sanitaires et environnementaux. Expérimentation d'un observatoire informatisé de veille sociologique à partir du cas des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] 206 150, CNRS; Comité pour la science ouverte. 2021, pp.81</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration de l'expérience des risques. Médecins, malades et administrations centrales face aux infections à prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] cnrs. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...105 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] OPERAS. 2021</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02826702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Internet à l’épreuve de la critique. Rumeurs, alertes et controverses au cœur des nouvelles technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trabal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...602 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...172 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8042,136 +7956,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extending the open monitoring of open science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Bracco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bracco</w:t>
+                <w:t xml:space="preserve">Anne L'Hôte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne L'Hôte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Jeangirard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03651518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Eric Jeangirard</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03651518v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
               </w:r>
@@ -8184,73 +8177,69 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2013</w:t>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02806213v1</w:t>
+                <w:t xml:space="preserve">hal-00780561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
               </w:r>
@@ -8281,323 +8270,330 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780561v1</w:t>
+                <w:t xml:space="preserve">halshs-01981265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pontille</w:t>
+                <w:t xml:space="preserve">Une cause trop singulière. Réduire les apports en sel de la population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2012</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01981265v1</w:t>
-[...28 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">halshs-00408384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Libertés individuelles et santé collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00397364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (36)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grossesse et médicaments : une histoire d'oublis et d'ignorance? Retour sur une enquête sociologique sur le Distilbène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Grossesse et médicaments antiépileptiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IReSP, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From paywall builders to data tracking moguls or… How the big publishers have put on a new super vilain costume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
@@ -8726,50 +8722,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">When Replication is Prohibited</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Replicability Crisis: Philosophical, Legal and Sociological Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8791,139 +8869,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Coalition of Library Consortia (ICOLC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03027201v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-03020335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t>
               </w:r>
@@ -10929,51 +10925,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cause trop singulière : réduire les apports en sel de la population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Olivier Déplaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11567,51 +11563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E815424B"/>
+    <w:nsid w:val="1297F7A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11798,51 +11794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-torny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6661-9680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048743216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2RPe9xIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/en/people/researchers/didier-torny/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matilda.science/?l=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2021.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Squazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243919862868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2016.0303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278853v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.625.0062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01685730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mansnerus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.003.0063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1998.1761" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01428051v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808734v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719866v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.bross.2006.01.0023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822767v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089028v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibsciences.org/bibsup/acad-sc/common/articles/rapport3.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833378v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chateauraynaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/40/98/29/PDF/Torny-memoire.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Becerril" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#248;rnshauge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bosman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jan Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Kramer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982785v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823902v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ledoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dewailly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charriau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;noret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Veille Sanitaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-torny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6661-9680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048743216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2RPe9xIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/en/people/researchers/didier-torny/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matilda.science/?l=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2021.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Squazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243919862868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2016.0303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278853v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.625.0062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01685730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mansnerus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.003.0063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1998.1761" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1256" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.bross.2006.01.0023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibsciences.org/bibsup/acad-sc/common/articles/rapport3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chateauraynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/40/98/29/PDF/Torny-memoire.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Becerril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#248;rnshauge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bosman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jan Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Kramer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dewailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charriau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;noret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Veille Sanitaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>