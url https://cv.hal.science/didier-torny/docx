--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -1634,51 +1634,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00821956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation collective et attributs individuels. A propos de la notion de publiant de l'AERES</w:t>
+                <w:t xml:space="preserve">Figures du scientifique en situation controversée : le cas du domaine agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 388, pp.19-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation collective et attributs individuels. À propos de la notion de publiant de l'AERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
@@ -1686,164 +1768,246 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01858079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation collective et attributs individuels. A propos de la notion de publiant de l'AERES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pontille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les coulisses des articles scientifiques : définir des catégories de fraude et réguler les affaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60, pp.247-253. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1859,73 +2023,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00673354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distilbène, quelles leçons sociologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1941,221 +2105,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Les perturbateurs endocriniens, 1, pp.39-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-01685730v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">halshs-01858079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t>
               </w:r>
@@ -2649,112 +2649,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02642334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gérer une pollution durable. Le cas du chlordécone aux Antilles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 59, pp.61-72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Bed'Hom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béringue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Fourichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01193783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'obligation vaccinale à la recommandation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revues qui comptent, revues qu’on compte : produire des classements en économie et gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2770,439 +2964,245 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8, pp.2-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion des médecins, opinion des patients : de nouveaux enjeux pour la politique vaccinale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 60, pp.366-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Se mobiliser pour ou contre les vaccins [Tribune]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité et dossier en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 71, pp.41-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérer une pollution durable. Le cas du chlordécone aux Antilles françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 59, pp.61-72</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2010, 59 (59), pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -3374,729 +3374,729 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00568746v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vanessa MANCERON, Marie ROUÉ (dir.) Les animaux de la discorde, Revue Ethnologie française, vol. 39-2009/1 [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 90 (2), pp.244-245</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Avoidable catastrophes? The assesment and mangement of global pandemic risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Mansnerus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk and Regulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 17, pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02654538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanences et transformations d'une institution : une analyse sociologique de trois congrès de l'AFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 102, pp.14-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Permanences et transformations d'une institution : une analyse sociologique de trois congrès de l'AFS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Vanessa MANCERON, Marie ROUÉ (dir.) Les animaux de la discorde, Revue Ethnologie française, vol. 39-2009/1 [Compte rendu d'ouvrage]</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102, pp.14-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Ça tue parfois mais ce n’est pas dangereux» : injonction institutionnelle et mobilisation scientifique autour d’un pathogène émergent, Bacillus Cereus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tétart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.73-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu d'ouvrage - Alimentation populaire et réforme sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 90 (2), pp.244-245</w:t>
+              <w:t xml:space="preserve">, 2008, 88, pp.138-141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lhuissier, Alimentation populaire et réforme sociale [Compte rendu d'ouvrage]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (3), pp.138-141</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653640v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards sur la sécurité sanitaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Borraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Gimbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Horizons stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.63-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hori.003.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01021384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toutes choses égales par ailleurs. Comparer deux congrès de l'Association française de sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...47 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 102, pp.14-38</w:t>
-[...404 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01678177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -4183,51 +4183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toutes choses égales par ailleurs. Comparer deux congrès de l'Association Française de Sociolgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 94, pp.57-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5877,217 +5877,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le résumé de communication comme objet sociologique. Une analyse, thématique, ontologique et littéraire à l'aide du logiciel Prospéro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Trabal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyses textuelles en sociologie. Logiciels, méthodes, usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, 2006, 2-7535-0310-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le résumé de communication comme objet sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Demazière; Claire Brossaud; Patrick Trabal; Karl van Meter </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyses textuelles en sociologie. Logiciels, méthodes, usages. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.23-79, 2006, 2-7535-0310-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pur.bross.2006.01.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01249217v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02822767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Mais pourquoi résistent-ils? ». Conditions de réalisation d’actions de santé publique sur une base épidémiologique</w:t>
               </w:r>
@@ -7154,717 +7154,717 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Askenazy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Bergeron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036192v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabriquer un marché en situation controversée : dispositifs, lieux et pratiques du vapotage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Armines. 2020, pp.78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02982785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...71 lines deleted...]
-                <w:t xml:space="preserve">Henri Bergeron</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;SHS et santé&amp;quot; de l'alliance Athéna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Béjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Bungener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeleine Akrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">Juliette Bloch</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact sanitaire de l'utilisation du chlordécone aux Antilles françaises : recommandations pour les recherches et les actions de santé publique : synthèse - octobre 2009 : document soumis à concertation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Ledrans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Barouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dewailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t>
+              <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02823902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus d'alerte et dispositifs d'expertise dans les dossiers sanitaires et environnementaux. Expérimentation d'un observatoire informatisé de veille sociologique à partir du cas des pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Charriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Gomel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02821972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reconfiguration de l'expérience des risques. Médecins, malades et administrations centrales face aux infections à prions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dodier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] cnrs. 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...252 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...81 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02826702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet à l’épreuve de la critique. Rumeurs, alertes et controverses au cœur des nouvelles technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Trabal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9193,50 +9193,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Construction et ignorance du risque : un précédent manqué : Distilbène et perturbateurs endocriniens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Torny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée du Réseau doctoral en santé publique "La trajectoire des perturbateurs endocriniens : du laboratoire à l’espace public Identification, (non-)politisation et réponses"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau doctoral en santé publique, Sep 2018, Villejuif, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Undeath of the Author: the politics of (un)naming in contemporary scholary communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pontille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9245,208 +9327,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Role of Visibility in Academic Evaluation. (E)Valuation Studies in Science and Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Humboldt Universität Berlin, Nov 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01938366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la science ouverte, évaluer en science ouverte. Faut-il modifier l'évaluation des chercheurs au CNRS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Torny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Couperin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Couperin, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692306v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02908898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pubpeer: vigilante science, journal club or alarm raiser? The controversies over anonymity in post-publication peer review</w:t>
               </w:r>
@@ -11563,51 +11563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1297F7A0"/>
+    <w:nsid w:val="D83F8311"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11794,51 +11794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-torny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6661-9680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048743216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2RPe9xIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/en/people/researchers/didier-torny/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matilda.science/?l=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2021.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Squazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243919862868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2016.0303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278853v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.625.0062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01685730v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660664v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654656v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663783v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mansnerus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471524v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662978v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653640v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.003.0063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1998.1761" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249217v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1256" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.bross.2006.01.0023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822767v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibsciences.org/bibsup/acad-sc/common/articles/rapport3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chateauraynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/40/98/29/PDF/Torny-memoire.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Becerril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#248;rnshauge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bosman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jan Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Kramer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982785v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dewailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charriau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;noret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Veille Sanitaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-torny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6661-9680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048743216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2RPe9xIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/en/people/researchers/didier-torny/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matilda.science/?l=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2021.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Squazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243919862868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2016.0303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278853v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.625.0062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01685730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mansnerus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.003.0063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1998.1761" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.bross.2006.01.0023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibsciences.org/bibsup/acad-sc/common/articles/rapport3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chateauraynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/40/98/29/PDF/Torny-memoire.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Becerril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#248;rnshauge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bosman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jan Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Kramer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dewailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charriau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;noret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Veille Sanitaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>