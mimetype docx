--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,11508 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11456 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:101.31926121372px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier Torny </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Didier Torny - DR (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">didier-torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6661-9680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">048743216</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=2RPe9xIAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ses principaux travaux se sont développés au croisement de la sociologie des mobilisations, de la sociologie du droit, de la sociologie de l’action publique et de la sociologie des sciences.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Portant sur des questions de risques, et notamment sur leur versant sanitaire, ses </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">publications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ont notamment innové sur la question des alertes dans les théories de mise sur agenda, contribué à éclairer le rôle des administrations dans l’écriture et la mise en œuvre et le contrôle des normes publiques et discuté de l’apparition de nouvelles formes de gouvernement, notamment fondées sur la traçabilité, pour y faire face. Il a pris part et dirigé des contrats de recherche sur de très nombreux terrains (la maladie de la vache folle, l’amiante, les pesticides, les vaccins, le distilbène et les perturbateurs endocriniens, la grippe pandémique, la cigarette électronique, la mammographie) et travaille encore sur des controverses touchant les politiques de prévention sanitaire.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Au sein du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSI (UMR 9217- CNRS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, il mène actuellement des travaux sur l'évaluation de la recherche et sur l'économie politique de la publication scientifique, notamment la fabrique et la critique d'instruments d'évaluation (classifications de revues, métrologie de citations ou d'audience), les transformations de l'évaluation par les pairs et les modèles de financement des écrits sicentifiques Il est également le directeur scientifique de la plateforme </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, moteur de recherfche académique fondé sur des données ouvetes..</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review Ulrike Felt (2025) Contesting the Chronopolitics of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Technology Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 39 (1), pp.73-76. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23987/sts.178381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05518416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Diamond Open Access journals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordic Journal of Library and Information Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.35-55. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/njlis.v4i2.140344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04361869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Like mother, like daughter, like granddaughter… Transgenerational ignorance engendered by a defective reproductive health technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproductive Biomedicine &amp; Society Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14, pp.101-110. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rbms.2021.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer A. Reich, Calling the Shots: Why Parents Reject Vaccines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63 (3), </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/sdt.39499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Growth of Peer Review at the Royal Society Journals, 1865-1965</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aileen Fyfe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flaminio Squazzoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierpaolo Dondio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science, Technology, and Human Values</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, https://journals.sagepub.com/eprint/NXCTUF22I8A6WV3XBZST/full. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0162243919862868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Fact Checking: Reconsidering the Status of Truth of Published Articles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASST Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 36 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01576348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Les travailleurs du médicament. L’industrie pharmaceutique sous observation, P. Fournier, C. Lomba, S. Muller (Eds) Érès, Toulouse (2014). 344 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie du Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58 (3), pp.340-342. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soctra.2016.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A failed precedent: Distilbene® and the endoctrine disruptors. Contribution to a a sociology of ignorance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Sociales et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 34 (3), pp.47-75. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/sss.2016.0303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les revues en sciences humaines et sociales à l'heure des communs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Contat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Économie et politique de l’« accès ouvert » : les revues à l’âge numérique, 62-4 bis, pp.62-70. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhmc.625.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01278853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Manuscript Evaluation to Article Valuation: The Changing Technologies of Journal Peer Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38 (1), pp.57-79. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10746-014-9335-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01143310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la réparation individuelle à l'élaboration d'une cause collective. L'engagement judiciaire des victimes du distilbène.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Science Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 65 (4), pp.583-607. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfsp.654.0583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Blind Shall See! The Question of Anonymity in Journal Peer Review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ada: A Journal of Gender, New Media, and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, http://adanewmedia.org/2014/04/issue4-pontilletorny/. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7264/N3542KVW⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00981277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'évaluation scientifique : algorithmes, jeux de données, outils bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.25-61. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.177.0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanisms of invisibility: forgotten sentinels of diethylsbestrol progeny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manufacture de l'évaluation scientifique. Algorithmes, jeux de données et outils bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.23-61. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.177.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la gestion des risques à la production de la sécurité : l'exemple de la préparation à la pandémie grippale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (171), pp.45-66. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.171.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures du scientifique en situation controversée : le cas du domaine agricole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VRS - La vie de la recherche scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 388, pp.19-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation collective et attributs individuels. À propos de la notion de publiant de l'AERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01858079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans les coulisses des articles scientifiques : définir des catégories de fraude et réguler les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 60, pp.247-253. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2012.06.395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00673354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distilbène, quelles leçons sociologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Les perturbateurs endocriniens, 1, pp.39-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-01685730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation collective et attributs individuels. A propos de la notion de publiant de l'AERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association des Sociologues de l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40, pp.28-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre publique l'évaluation des SHS : les controverses sur les listes de revues de l'AERES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77, pp.11-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues et évaluation scientifique : fabriquer un monde de classements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de bord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17, pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issues and special features of animal health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42, online (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1297-9716-42-96⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'une pollution des eaux à une contamination alimentaire : la gestion sanitaire du chlordécone aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 3-4-5, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bonneuil et Frédéric Thomas Gènes, pouvoirs et profits. Recherche publique et régimes de production des savoirs de Mendel aux OGM [Note de lecture]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 66 (1), pp.297-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une pollution durable. Le cas du chlordécone aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59, pp.61-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et spécificités de la recherche en santé animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Ducrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Bed'Hom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béringue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Baptiste Coulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fourichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 23 (4), pp.359-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser pour ou contre les vaccins [Tribune]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.41-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'obligation vaccinale à la recommandation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualité et dossier en santé publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 71, pp.16-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues qui comptent, revues qu’on compte : produire des classements en économie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.2-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion des médecins, opinion des patients : de nouveaux enjeux pour la politique vaccinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Praticien (La)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 60, pp.366-370</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérer une pollution durable. Le cas du chlordécone aux Antilles françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Courrier de l'environnement de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 59 (59), pp.61-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The controversial policies of journal ratings: evaluating social sciences and humanities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (5), pp.347-360. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3152/095820210X12809191250889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00568746v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revues qui comptent, revues qu'on compte : produire des classements en économie et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de la régulation. Capitalisme, institutions, pouvoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 8, pp.1-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00675862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Ça tue parfois mais ce n’est pas dangereux» : injonction institutionnelle et mobilisation scientifique autour d’un pathogène émergent, Bacillus Cereus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tétart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Anthropologie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.73-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa MANCERON, Marie ROUÉ (dir.) Les animaux de la discorde, Revue Ethnologie française, vol. 39-2009/1 [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 90 (2), pp.244-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoidable catastrophes? The assesment and mangement of global pandemic risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Mansnerus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk and Regulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et transformations d'une institution : une analyse sociologique de trois congrès de l'AFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.14-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01471524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanences et transformations d'une institution : une analyse sociologique de trois congrès de l'AFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102, pp.14-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu d'ouvrage - Alimentation populaire et réforme sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88, pp.138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01201180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lhuissier, Alimentation populaire et réforme sociale [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 88 (3), pp.138-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes choses égales par ailleurs. Comparer deux congrès de l'Association française de sociologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01678177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards sur la sécurité sanitaire en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Borraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Horizons stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.63-79. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hori.003.0063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dodier, Nicolas. Leçons politiques de l'épidémie de sida. Paris, Ed. de l'EHESS, 2003, 360 p. [Compte rendu d'ouvrage]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 62 (2), pp.492-493</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toutes choses égales par ailleurs. Comparer deux congrès de l'Association Française de Sociolgie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 94, pp.57-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration des risques sanitaires face à l'éloignement de l'expertise : le cas français au tournant des années 2000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sociologie et Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (1), pp.181-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'administration sanitaire entre contraintes techniques et contraintes juridiques. L'exemple des maladies émergentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue générale de droit médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, La protection de la santé publique, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque alimentaire face au consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3/04, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des petites aux grandes annonces : le marché des offres d'emploi depuis 1960</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travail et Emploi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 95, pp.59 - 72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cherche homme, femme ou H/F</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatre pages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 54, pp.1 - 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La traçabilité comme technique de gouvernement des hommes et des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Politiques du risque, 44, pp.51-75. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/polix.1998.1761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surveiller et contenir Maladies à prions et politique de la vigilance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La sécurité sanitaire : enjeux et questions, 3-4, pp.231-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mon corps est-il une bagnole ?&amp;quot; Socio-fiction assurantielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des affaires sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 49 (4), pp.67-77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01236616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peer Review: Readers in the Making of Scholarly Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martin Paul Eve; Jonathan Gray. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reassembling Scholarly Communications Histories, Infrastructures, and Global Politics of Open Access OA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIT Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9780262363723. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7551/mitpress/11885.003.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02972143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classements à l'international des revues en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Barats; Julie Bouchard; Arielle Haakenstad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et dire l’évaluation dans l’enseignement supérieur et la recherche. L'enseignement supérieur et la recherche conquis par la performance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des Mines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-153, 2018, 978-2356714855</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01697116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire connaître comme victime. Le cas du Distilbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etats généraux de la recherche sur le droit et la justice, Clay Thomas, Fauvarque-Cosson Bénédicte, Renucci Florence, Zientara-Logeay Sandrine (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2018, 978-2-7110-2901-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02073329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures de données bibliométriques et marché de l’évaluation scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre-Michel Menger; Simon Page. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Big data et traçabilité numérique. Les sciences sociales face à la quantification massive des individus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collège de France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.105-120, 2017, 9782722604674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01673492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excellence internationale, pertinence linguistique : les classements de revues en SHS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Borg; Maria Cheggour; Nadine Desrochers; Laurent Gajo; Vincent Larivière; Monica Vlad. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Université en contexte plurilingue dans la dynamique numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions des archives contemporaines</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.221-227, 2016, 978-2-8130-0247-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des malades rendus visibles par le droit ? L'expérience judiciaire individuelle et collective des victimes du Distilbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anastasia Meidani, Emilie Legrand, Béatrice Jacques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La santé : du public à l'intime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'EHESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-36, 2015, 978-2-8109-0336-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01425897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing an everlastingly polluted world : food policies and community health actions in the french west indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 9, Pickering &amp; Chatto, 193 p., 2013, Studies for the Society for the Social History of Medicine, 978-1- 84893-403-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02807089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing an everlastingly polluted world. Food Policies and community health actions in the French West Indies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Soraya Boudia; Nathalie Jas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicants, Health and Regulation since 1945</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pickering &amp; Chatto, pp.117-134, 2013, 978-1848934030</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01247022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture administrative des circulaires : autorégulation professionnelle, produit d'expertise technique ou norme juridique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bessy, Christian; Delpeuch, Thierry; Pelisse, Jérôme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulations des activités économiques : perspectives sociologiques et institutionnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LGDJ, pp.255-268, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00719866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture administrative des circulaires : autorégulation professionnelle, produit d'expertise technique ou norme juridique ? L'exemple des risques iatrogènes liés aux prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droit et régulations des activités économiques : perspectives sociologiques et institutionnalistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Librairie Générale de Droit et de Jurisprudence, 2011, Droit et Société - Recherches et Travaux, 978-2-275-02857-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Bourdillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, pp.206-211, 2009, Médecine-Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques vaccinales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité de prévention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Flammarion, 2009, 2-257-00041-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Mais pourquoi résistent-ils? ». Conditions de réalisation d’actions de santé publique sur une base épidémiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacques Valleron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Epidémiologie Humaine. Conditions de son développement en France, et rôle des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EDP Sciences</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.265-271, 2006, 2-86883-796-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01089028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de communication comme objet sociologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Demazière; Claire Brossaud; Patrick Trabal; Karl van Meter </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses textuelles en sociologie. Logiciels, méthodes, usages. </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.23-79, 2006, 2-7535-0310-9. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pur.bross.2006.01.0023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le résumé de communication comme objet sociologique. Une analyse, thématique, ontologique et littéraire à l'aide du logiciel Prospéro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses textuelles en sociologie. Logiciels, méthodes, usages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, 2006, 2-7535-0310-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser autour d'un risque. Des lanceurs aux porteurs d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chateauraynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Lahellec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et crises alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier/Tec &amp; Doc, pp.329-339, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00411847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobiliser autour d'un risque. Des lanceurs aux porteurs d'alerte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Chateauraynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et crises alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TecDoc/Lavoisier, 2005, 978-2-7430-0793-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une mémoire pour le futur. La traçabilité comme allocateur de responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Pédrot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traçabilité et responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.72-87, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00409829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inquiétude, alerte et alimentation : vers une politique de la vigilance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Apfelbaum, Marian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risques et peurs alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odile Jacob, 1998, 2-7381-0648-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What direct support is available for open-access Diamond journals? Funding models and arrangements for implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel soutien direct pour les revues Diamant en accès ouvert ? Modèles de financement et modalités de mises en oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Comité pour la science ouverte. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04134537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critères, échantillonnage et méthodes analytiques pour la surveillance et le contrôle de la conformité règlementaire des produits du tabac et produits du vapotage sur le marché français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Concha Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0015, Anses. 2022, 120 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04016271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The OA Diamond Journals Study. Part 2: Recommendations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Becerril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Bjørnshauge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeroen Bosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Jan Frantsvåg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Kramer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] OPERAS. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03391208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priorisation des substances chimiques à rechercher dans les émissions des produits du vapotage en vue de l’évaluation des risques sanitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Guerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Caillé-Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Casabianca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Concha Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n° 2020-SA-0016, Anses. 2021, 57 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-03890262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracter à l’heure de la publication en accès ouvert. Une analyse systématique des accords transformants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 206 150, CNRS; Comité pour la science ouverte. 2021, pp.81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03203560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences humaines et sociales face à la première vague de la pandémie de Covid-19 -Enjeux et formes de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Terral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Askenazy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Bergeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre National de la Recherche Scientifique; Université Toulouse III - Paul Sabatier. 2020, 111 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03036192v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabriquer un marché en situation controversée : dispositifs, lieux et pratiques du vapotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Yon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Armines. 2020, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02982785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;SHS et santé&amp;quot; de l'alliance Athéna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Béjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Bungener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Akrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bateman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] alliance Athéna. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact sanitaire de l'utilisation du chlordécone aux Antilles françaises : recommandations pour les recherches et les actions de santé publique : synthèse - octobre 2009 : document soumis à concertation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Dab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Ledrans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Barouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dewailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'alerte et dispositifs d'expertise dans les dossiers sanitaires et environnementaux. Expérimentation d'un observatoire informatisé de veille sociologique à partir du cas des pesticides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chateauraynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Charriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfiguration de l'expérience des risques. Médecins, malades et administrations centrales face aux infections à prions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Barbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet à l’épreuve de la critique. Rumeurs, alertes et controverses au cœur des nouvelles technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Trabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Chateauraynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Bureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03035934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extending the open monitoring of open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne L'Hôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jeangirard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (working paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00780561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behind the scenes of scientific articles: defining categories of fraud and regulating cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01981265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause trop singulière. Réduire les apports en sel de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00408384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Libertés individuelles et santé collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00397364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grossesse et médicaments : une histoire d'oublis et d'ignorance? Retour sur une enquête sociologique sur le Distilbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grossesse et médicaments antiépileptiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IReSP, Nov 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From paywall builders to data tracking moguls or… How the big publishers have put on a new super vilain costume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Politics of technoscientific futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EASST, Jul 2022, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When Replication is Prohibited</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Replicability Crisis: Philosophical, Legal and Sociological Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03020335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Coalition of Library Consortia (ICOLC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracting in The Open Access Age: Unboxing ‘Big Deals’ In Academic Publishing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4S / EASST Conference, Locating and Timing Matters: Significance and Agency of STS in Emerging Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformative Agreements to Achieve Open Access - a First Systematic Analysis of Available Consortium-Publisher Documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Basel Sustainable Publishing Forum The Global Transition to Open Access: Challenges and Solutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Bâle, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03027196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metrics and Research Evaluation: National Cultures, Disciplinary Histories, Local Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HIRMEOS Workshop, Metrics and Altmetrics for Open Access Monographs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRIA, Jan 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02379040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matilda: Building a bibliographic/metric tool for open citations and open science</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Danjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pouyllau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELPUB 2019 23rd edition of the International Conference on Electronic Publishing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Marseille, France. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/proceedings.elpub.2019.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some developments of journal peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Avenir des modèles de publication scientifique et de l’évaluation par les pairs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Informatique de France / Société de Mathématiques Appliquées et Industrielles, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation and evaluation of scholarly journals: lists, indexes, labels and peer-review processes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achivements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN International Center/UNESCO, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la science ouverte, évaluer en science ouverte. Faut-il changer l’évaluation des chercheurs du CNRS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7èmes journées Science Ouverte Couperin. 100% open access : initiatives pour une transition réussie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, COUPERIN, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et ignorance du risque : un précédent manqué : Distilbène et perturbateurs endocriniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du Réseau doctoral en santé publique "La trajectoire des perturbateurs endocriniens : du laboratoire à l’espace public Identification, (non-)politisation et réponses"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau doctoral en santé publique, Sep 2018, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Undeath of the Author: the politics of (un)naming in contemporary scholary communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Visibility in Academic Evaluation. (E)Valuation Studies in Science and Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Humboldt Universität Berlin, Nov 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluer la science ouverte, évaluer en science ouverte. Faut-il modifier l'évaluation des chercheurs au CNRS ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Couperin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Couperin, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pubpeer: vigilante science, journal club or alarm raiser? The controversies over anonymity in post-publication peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PEERE International Conference on Peer Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PEERE COST Network, Mar 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Like mother, like daughter, like grand-daughter… »: Transgenerational ignorance engendered by a defective reproductive health technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference "Minimising Risks, Selling Promises? Reproductive Health, Techno-Scientific Innovations and the Production of Ignorance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Lausanne (UNIL) ; School of Advanced Studies in the Social Sciences (EHESS Paris), Nov 2018, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valuation and Evaluation of Scholarly Journals: Lists, Indexes, Labels and Peer-review Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An International Perspective on Open Access in Scholarly Communication: Achievements and Challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSN International Centre, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Débattre des bienfaits et des risques d’une pratique médicale de dépistage. La surveillance par mammographie à l’épreuve d’une conférence citoyenne et scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque La médecine en délibération, IEP de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01938349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, cacher, se cacher, être vu... Politiques de l'anonymat dans le journal peer review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Le peer review à l’ère de l’open science. Enjeux et évolutions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, URFIST Bordeaux, Mar 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Distilbène au tribunal : entre élaboration d’une cause collective et fragmentation de l’expérience judiciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude – Programme Propublics "Perturbateurs endocriniens : des connaissances scientifiques à l’action publique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ana Soto (Centre Cavaillès, République des savoirs); Nathalie Jas; Mathias Girel, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broken Science? You Only Need Post-Publication Peer Review to Fix It</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the Society for Social Studies of Science (4S)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01683239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des modes d’existence des victimes dans les tribunaux civils. Le cas des requérants souffrant des dommages du Distilbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'AFSP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asocciation Française de Science Politique, Jul 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01682775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se faire reconnaître comme victime. Le cas du Distilbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les États généraux de la recherche sur le Droit et la Justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Secrétariat d'Etat à l'enseignement supérieur et à la recherche; GIP Mission de recherche Droit et Justice, Jan 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évaluation ouverte : pratiques de longue durée et innovations contemporaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Access et évaluation de la recherche : vers un nouvel écosystème ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archives ouvertes Toulouse, Oct 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01682707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Changing Technologies of Peer Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Politics of Academic Publishing 1950-2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, "The Royal Society ", Apr 2016, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01429660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don't think, just Pink': Knowledge and Ignorance in Public Health Policies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ménoret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Consortium for Political Research General Conference </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Consortium for Political Research (ECPR), Aug 2015, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la demande en réparation individuelle à l’élaboration d’une cause collective. L’engagement judiciaire des victimes du Distilbène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée "justice : état des savoirs" La justice sous le regard des sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Justice; EHESS, May 2015, Paris, France. pp.19-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment le Distilbène a échappé à la vigilance sanitaire ? Histoire d’un précédent manqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès-Les Déterminants sociaux de la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Santé Publique, Nov 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02901519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'excellence au prisme de la manufacture bibliométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pontille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'irrésistible ascension du capitalisme académique ?, DIM IS2 IT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Se mobiliser sur les effets transgénérationnels : le cas du Distilbène en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Fillion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque AFS RT 21</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02119852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cause trop singulière : réduire les apports en sel de la population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Olivier Déplaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. journées des sociologues de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Montpellier, France. 21 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alertes, anticipations et annonces de catastrophes dans le domaine agroalimentaire : comment gérons-nous collectivement les incertitudes et les risques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire DGER des personnels de direction de l'enseignement technique agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épidémie kaleidoscopique : les constructions savantes de l’obésité dans le contexte français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Jeter des ponts pour la santé / Making connections for health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asociación Internacional de Sociología (AIS). ESP.; Association Canadienne de Sociologie de la Santé. CAN., May 2008, Montréal, Canada. 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-développement, contexte d'usages et plateforme d'outils d'analyse de corpus en SHS: retours d'expérience. Diaporama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc M. Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ollivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textes et connaissances à l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Jouy en Josas, France. 28 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02823034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politique vaccinale et démocratie sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Institut de Veille Sanitaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de veille sanitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Paris, France. 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un observatoire informatisé des alertes et des crises environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : Evaluation et Prise en compte des Risques naturels et technologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le risque alimentaire face au consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Torny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du département SAE2 : La consommation alimentaire : de l'emprise des goûts à l'appréhension des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02826932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId245"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11563,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D83F8311"/>
+    <w:nsid w:val="1820ABCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11794,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-torny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6661-9680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048743216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2RPe9xIAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/en/people/researchers/didier-torny/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matilda.science/?l=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501290v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2021.10.001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391080v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187277v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fyfe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Squazzoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243919862868" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370188v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2016.0303" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608010v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.05.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0583" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278853v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.625.0062" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01685730v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675785v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0045" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643146v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642334v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663783v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660664v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654339v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196931v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662978v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654538v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mansnerus" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663328v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662646v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201180v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021384v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.003.0063" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662768v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483633v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669774v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138894v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1998.1761" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249085v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236616v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073329v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807089v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247022v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436994v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249217v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1256" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.bross.2006.01.0023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibsciences.org/bibsup/acad-sc/common/articles/rapport3.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833378v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chateauraynaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411847v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409829v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/40/98/29/PDF/Torny-memoire.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121213v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Becerril" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#248;rnshauge" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bosman" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jan Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Kramer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982785v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823902v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dewailly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821972v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charriau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826702v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035934v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408384v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397364v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885480v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908898v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700198v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938339v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938349v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;noret" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779564v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938327v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908854v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683239v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682775v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908831v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682707v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873185v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901519v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119852v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fillion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751229v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820331v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818004v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Veille Sanitaire" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826932v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/didier-torny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6661-9680" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/048743216" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=2RPe9xIAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=2RPe9xIAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.csi.mines-paristech.fr/en/people/researchers/didier-torny/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://matilda.science/?l=fr" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518416v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brunet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Torny" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23987/sts.178381" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04361869v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dufour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pontille" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/njlis.v4i2.140344" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501290v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbms.2021.10.001" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391080v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.39499" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187277v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aileen Fyfe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flaminio Squazzoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierpaolo Dondio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0162243919862868" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01576348v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608010v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2016.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370188v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2016.0303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278853v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Contat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.625.0062" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01143310v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10746-014-9335-z" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214232v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.654.0583" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00981277v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7264/N3542KVW" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00821956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642850v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646545v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.177.0023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675785v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.171.0045" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644034v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01858079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2012.06.395" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00673354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01685730v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642800v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643748v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647312v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191150v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ducrot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Bed'Hom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;ringue" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fourichon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1297-9716-42-96" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643146v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642334v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663783v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654339v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660664v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656739v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654656v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196931v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568746v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3152/095820210X12809191250889" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00675862v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles T&#233;tart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662978v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Mansnerus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01471524v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Trabal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663328v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653640v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01678177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01021384v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Borraz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gimbert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hori.003.0063" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661035v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662768v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249084v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669774v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marchal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02138894v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/polix.1998.1761" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249085v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972143v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://direct.mit.edu/books/book/4933/chapter/625160/Peer-Review-Readers-in-the-Making-of-Scholarly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7551/mitpress/11885.003.0013" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01697116v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/faire-et-dire-levaluation/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02073329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01673492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/cdf/4987" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423920v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archivescontemporaines.com" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425897v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.presses.ehesp.fr/produit/la-sante-du-public-a-lintime/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807089v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00719866v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436994v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01089028v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bibsciences.org/bibsup/acad-sc/common/articles/rapport3.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249217v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=1256" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pur.bross.2006.01.0023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822767v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00411847v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833378v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chateauraynaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409829v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://halshs.archives-ouvertes.fr/docs/00/40/98/29/PDF/Torny-memoire.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121213v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04133000v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04134537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04016271v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerbet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boyer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caill&#233;-Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Casabianca" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Concha Lozano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Becerril" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bj&#248;rnshauge" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen Bosman" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jan Frantsv&#229;g" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Kramer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03890262v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03203560v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036192v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gaille" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terral" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Askenazy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Aubry" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Bergeron" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02982785v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Yon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;jean" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Bungener" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Akrich" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bateman" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bloch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823902v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dab" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Ledrans" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ledoux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Barouki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dewailly" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Charriau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gomel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826702v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dodier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03035934v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lejeune" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651518v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bracco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne L'H&#244;te" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jeangirard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806213v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00780561v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01981265v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408384v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier D&#233;plaude" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397364v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05568856v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885480v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03020335v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Torny" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027201v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027185v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027196v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02379040v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141839v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Danjean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/proceedings.elpub.2019.22" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938373v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938344v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938327v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908898v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938366v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692306v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700198v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938339v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779564v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01938349v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M&#233;noret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01936181v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908854v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01683239v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01682775v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02908831v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682707v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01429660v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249214v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02873185v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02901519v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00824553v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02119852v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fillion" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817558v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751229v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820331v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine R&#233;gnier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823034v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc M. Barbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ollivier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818004v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Institut de Veille Sanitaire" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753149v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>