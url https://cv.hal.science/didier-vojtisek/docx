--- v0 (2026-04-11)
+++ v1 (2026-05-01)
@@ -184,165 +184,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OpenEmbeDD : La plate-forme et ses outils d'ingénierie de modèles</w:t>
+                <w:t xml:space="preserve">Introduction à la construction d'un DSL sous Eclipse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vojtisek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 89, pp.31-37</w:t>
+              <w:t xml:space="preserve">Programmez !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 120, pp.70-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00468512v1</w:t>
+                <w:t xml:space="preserve">inria-00468511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la construction d'un DSL sous Eclipse</w:t>
+                <w:t xml:space="preserve">OpenEmbeDD : La plate-forme et ses outils d'ingénierie de modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vojtisek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programmez !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 120, pp.70-72</w:t>
+              <w:t xml:space="preserve">Génie logiciel : le magazine de l'ingénierie du logiciel et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00468511v1</w:t>
+                <w:t xml:space="preserve">inria-00468512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus MOPCOM pour SoC/SoPC</w:t>
               </w:r>
@@ -2330,51 +2330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468511v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Skipper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Altahat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzilla Elrad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Rumpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R.H. Steel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00714953v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vojtisek" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468511v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468512v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468656v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Koudri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Champeau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000953v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04425802v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Combemale" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Perez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nico Jansen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MODELS-C59198.2023.00076" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355391v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bousse" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Degueule" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanja Mayerhofer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01152342v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barais" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blouin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01243021v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pinchinat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Acher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01064645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796009v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Baudry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354356v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461532v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mottu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Skipper" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00460326v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Altahat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzilla Elrad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000381v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Muller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fleurey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Drey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pollet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01355374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Rumpe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim R.H. Steel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00648489v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00477561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00511398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>