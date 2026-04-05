--- v0 (2026-03-05)
+++ v1 (2026-04-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier VYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du banal à l’extra-ordinaire : les pratiques touristiques vues par les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Informations numériques géolocalisées et pratiques touristiques, 102 (1), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la pérennité du désir de rivage dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les littoraux français : diversités sociale, économique et culturelle, 102 (2), pp.257-279. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’offre Airbnb sur l’évolution des territoires touristiques ? Le cas de La Rochelle/Île de Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mobilités influencent la perception des changements territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidents secondaires, des acteurs essentiels des systèmes touristiques littoraux français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résident secondaire, es-tu là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-2, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville moyenne touristique est-elle encore une ville moyenne ? Une approche par les populations présentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villes petites et moyennes, 223, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation à la journée, une forme de dilatation de la ville moyenne touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les villes moyennes contre-attaquent, 378, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ruée vers l’Ouest ? ». Une analyse de l’attraction résidentielle du littoral atlantique à partir du recensement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les dynamiques démographiques internes de la France, 3, pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité touristique et attractivité résidentielle du littoral charentais : lorsque les Anglais brouillent la donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et marginalité sociale : quelle vérité géographique ? (Unemployment and social marginality : what geographic truth ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (3), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2000.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires touristiques de la station balnéaire à travers les réseaux sociaux : approche exploratoire à partir de l’exemple du littoral charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Balnéomar, Tourisme balnéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les chiffres de l’offre Airbnb sur l’adaptation et les transformations de l’offre touristique et des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du colloque pluridisciplinaire AsTRES Tourisme(s) et adaptation(s) : un secteur et des activités à l'épreuve des mutations économiques, environnementales, culturelles et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème colloque international de l’Association ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme, Recherche et Enseignement Supérieur, Jun 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inhabitants having a second home play only a second role in coastal territories? A case-study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«New Perspectives On Second Homes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tourism, Leisure and Global Change Commission, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualified reading of the impact of tourism on island areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Sustainability II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Favro &amp; C.A. Brebbia, Sep 2012, Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Xynthia fait rimer attractivité du littoral avec vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliquer Xynthia, comprendre le phénomène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Poitou-Charentes, Jun 2010, Poitiers, France. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of urban planning strategies with a versatile urban growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VI : Urban regeneration and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, A Coruna, Spain. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir la ville petite et moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque International "Villes Petites et Moyennes, un regard renouvelé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : les pratiques résidentielles des Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Fins et confins du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les touristes pour mieux comprendre les tourismes, Actes du 5ème Colloque International AsTRES Association Tourisme, Recherche et Enseignement Supérieur, La Rochelle, 9-12 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le littoral ? Regard(s) de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux et Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.15-26, 2025, 9782711042340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie résidentielle, enjeux territoriaux d’un modèle de développement controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, Enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.355-373, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do second home owners only play a secondary role in coastal territories? A case study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Michael Hall, Dieter Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Second Home Tourism and Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-244, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315559056-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-115, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter temporairement les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113., 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jousseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : la résidence secondaire au cœur des pratiques des Britanniques en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues F., Bourdeau Ph., Perrin-Bensahel L., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins et Confins du Tourisme, Interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’habiter à partir de la pratique des lieux touristiques par les excursionnistes, touristes et résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frelat-Kahn B., &amp; Lazzarotti O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter : vers un nouveau concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières Surf et Voile sur le littoral atlantique français, entre nature et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bost F. &amp; Daviet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-288, 2011, 9782821826892. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la bande dessinée dans le développement de la ville d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric LERICHE, Sylvie DAVIET, Mariette SIBERTIN-BLANC et Jean-Marc ZULIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-109, 2008, 978-2-8107-0000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rochelle/Ile de Ré : nouvel eldorado ouest-atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline BARTHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Île de Ré, histoire et géographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Palantines, pp.162-163, 2005, 978-2911434440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétaires et usages des résidences secondaires en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR LIENSs CNRS-Université de La Rochelle, Charente-Maritime Tourisme, CCI La Rochelle &amp; CCI Rochefort et Saintonge. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le sens des déplacements par le choix des lieux : une réflexion à partir des mobilités recréatives vers les littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. La Rochelle Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04215669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier VYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du banal à l’extra-ordinaire : les pratiques touristiques vues par les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Informations numériques géolocalisées et pratiques touristiques, 102 (1), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la pérennité du désir de rivage dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les littoraux français : diversités sociale, économique et culturelle, 102 (2), pp.257-279. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’offre Airbnb sur l’évolution des territoires touristiques ? Le cas de La Rochelle/Île de Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mobilités influencent la perception des changements territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidents secondaires, des acteurs essentiels des systèmes touristiques littoraux français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résident secondaire, es-tu là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-2, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville moyenne touristique est-elle encore une ville moyenne ? Une approche par les populations présentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villes petites et moyennes, 223, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation à la journée, une forme de dilatation de la ville moyenne touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les villes moyennes contre-attaquent, 378, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ruée vers l’Ouest ? ». Une analyse de l’attraction résidentielle du littoral atlantique à partir du recensement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les dynamiques démographiques internes de la France, 3, pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité touristique et attractivité résidentielle du littoral charentais : lorsque les Anglais brouillent la donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et marginalité sociale : quelle vérité géographique ? (Unemployment and social marginality : what geographic truth ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (3), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2000.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires touristiques de la station balnéaire à travers les réseaux sociaux : approche exploratoire à partir de l’exemple du littoral charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Balnéomar, Tourisme balnéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les chiffres de l’offre Airbnb sur l’adaptation et les transformations de l’offre touristique et des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du colloque pluridisciplinaire AsTRES Tourisme(s) et adaptation(s) : un secteur et des activités à l'épreuve des mutations économiques, environnementales, culturelles et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème colloque international de l’Association ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme, Recherche et Enseignement Supérieur, Jun 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inhabitants having a second home play only a second role in coastal territories? A case-study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«New Perspectives On Second Homes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tourism, Leisure and Global Change Commission, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualified reading of the impact of tourism on island areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Sustainability II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Favro &amp; C.A. Brebbia, Sep 2012, Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Xynthia fait rimer attractivité du littoral avec vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliquer Xynthia, comprendre le phénomène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Poitou-Charentes, Jun 2010, Poitiers, France. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of urban planning strategies with a versatile urban growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VI : Urban regeneration and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, A Coruna, Spain. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir la ville petite et moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque International "Villes Petites et Moyennes, un regard renouvelé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : les pratiques résidentielles des Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Fins et confins du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les touristes pour mieux comprendre les tourismes, Actes du 5ème Colloque International AsTRES Association Tourisme, Recherche et Enseignement Supérieur, La Rochelle, 9-12 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le littoral ? Regard(s) de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux et Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.15-26, 2025, 9782711042340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie résidentielle, enjeux territoriaux d’un modèle de développement controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, Enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.355-373, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do second home owners only play a secondary role in coastal territories? A case study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Michael Hall, Dieter Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Second Home Tourism and Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-244, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315559056-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-115, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter temporairement les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113., 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jousseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : la résidence secondaire au cœur des pratiques des Britanniques en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues F., Bourdeau Ph., Perrin-Bensahel L., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins et Confins du Tourisme, Interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’habiter à partir de la pratique des lieux touristiques par les excursionnistes, touristes et résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frelat-Kahn B., &amp; Lazzarotti O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter : vers un nouveau concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières Surf et Voile sur le littoral atlantique français, entre nature et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bost F. &amp; Daviet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-288, 2011, 9782821826892. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la bande dessinée dans le développement de la ville d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric LERICHE, Sylvie DAVIET, Mariette SIBERTIN-BLANC et Jean-Marc ZULIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-109, 2008, 978-2-8107-0000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rochelle/Ile de Ré : nouvel eldorado ouest-atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline BARTHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Île de Ré, histoire et géographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Palantines, pp.162-163, 2005, 978-2911434440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétaires et usages des résidences secondaires en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR LIENSs CNRS-Université de La Rochelle, Charente-Maritime Tourisme, CCI La Rochelle &amp; CCI Rochefort et Saintonge. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le sens des déplacements par le choix des lieux : une réflexion à partir des mobilités recréatives vers les littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. La Rochelle Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04215669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1357" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC100201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/1221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~L-economie-culturelle-et-ses~.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1357" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC100201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/1221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~L-economie-culturelle-et-ses~.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>