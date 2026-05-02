--- v1 (2026-04-05)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier VYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du banal à l’extra-ordinaire : les pratiques touristiques vues par les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Informations numériques géolocalisées et pratiques touristiques, 102 (1), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la pérennité du désir de rivage dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les littoraux français : diversités sociale, économique et culturelle, 102 (2), pp.257-279. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’offre Airbnb sur l’évolution des territoires touristiques ? Le cas de La Rochelle/Île de Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mobilités influencent la perception des changements territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidents secondaires, des acteurs essentiels des systèmes touristiques littoraux français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résident secondaire, es-tu là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-2, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville moyenne touristique est-elle encore une ville moyenne ? Une approche par les populations présentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villes petites et moyennes, 223, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation à la journée, une forme de dilatation de la ville moyenne touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les villes moyennes contre-attaquent, 378, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ruée vers l’Ouest ? ». Une analyse de l’attraction résidentielle du littoral atlantique à partir du recensement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les dynamiques démographiques internes de la France, 3, pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité touristique et attractivité résidentielle du littoral charentais : lorsque les Anglais brouillent la donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et marginalité sociale : quelle vérité géographique ? (Unemployment and social marginality : what geographic truth ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (3), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2000.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires touristiques de la station balnéaire à travers les réseaux sociaux : approche exploratoire à partir de l’exemple du littoral charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Balnéomar, Tourisme balnéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les chiffres de l’offre Airbnb sur l’adaptation et les transformations de l’offre touristique et des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du colloque pluridisciplinaire AsTRES Tourisme(s) et adaptation(s) : un secteur et des activités à l'épreuve des mutations économiques, environnementales, culturelles et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème colloque international de l’Association ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme, Recherche et Enseignement Supérieur, Jun 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inhabitants having a second home play only a second role in coastal territories? A case-study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«New Perspectives On Second Homes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tourism, Leisure and Global Change Commission, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualified reading of the impact of tourism on island areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Sustainability II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Favro &amp; C.A. Brebbia, Sep 2012, Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Xynthia fait rimer attractivité du littoral avec vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliquer Xynthia, comprendre le phénomène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Poitou-Charentes, Jun 2010, Poitiers, France. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of urban planning strategies with a versatile urban growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VI : Urban regeneration and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, A Coruna, Spain. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir la ville petite et moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque International "Villes Petites et Moyennes, un regard renouvelé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : les pratiques résidentielles des Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Fins et confins du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les touristes pour mieux comprendre les tourismes, Actes du 5ème Colloque International AsTRES Association Tourisme, Recherche et Enseignement Supérieur, La Rochelle, 9-12 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le littoral ? Regard(s) de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux et Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.15-26, 2025, 9782711042340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie résidentielle, enjeux territoriaux d’un modèle de développement controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, Enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.355-373, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do second home owners only play a secondary role in coastal territories? A case study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Michael Hall, Dieter Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Second Home Tourism and Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-244, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315559056-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-115, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter temporairement les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113., 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jousseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : la résidence secondaire au cœur des pratiques des Britanniques en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues F., Bourdeau Ph., Perrin-Bensahel L., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins et Confins du Tourisme, Interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’habiter à partir de la pratique des lieux touristiques par les excursionnistes, touristes et résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frelat-Kahn B., &amp; Lazzarotti O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter : vers un nouveau concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières Surf et Voile sur le littoral atlantique français, entre nature et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bost F. &amp; Daviet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-288, 2011, 9782821826892. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la bande dessinée dans le développement de la ville d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric LERICHE, Sylvie DAVIET, Mariette SIBERTIN-BLANC et Jean-Marc ZULIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-109, 2008, 978-2-8107-0000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rochelle/Ile de Ré : nouvel eldorado ouest-atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline BARTHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Île de Ré, histoire et géographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Palantines, pp.162-163, 2005, 978-2911434440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétaires et usages des résidences secondaires en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR LIENSs CNRS-Université de La Rochelle, Charente-Maritime Tourisme, CCI La Rochelle &amp; CCI Rochefort et Saintonge. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le sens des déplacements par le choix des lieux : une réflexion à partir des mobilités recréatives vers les littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. La Rochelle Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04215669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier VYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du banal à l’extra-ordinaire : les pratiques touristiques vues par les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Informations numériques géolocalisées et pratiques touristiques, 102 (1), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la pérennité du désir de rivage dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les littoraux français : diversités sociale, économique et culturelle, 102 (2), pp.257-279. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’offre Airbnb sur l’évolution des territoires touristiques ? Le cas de La Rochelle/Île de Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mobilités influencent la perception des changements territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidents secondaires, des acteurs essentiels des systèmes touristiques littoraux français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résident secondaire, es-tu là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-2, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville moyenne touristique est-elle encore une ville moyenne ? Une approche par les populations présentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villes petites et moyennes, 223, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation à la journée, une forme de dilatation de la ville moyenne touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les villes moyennes contre-attaquent, 378, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ruée vers l’Ouest ? ». Une analyse de l’attraction résidentielle du littoral atlantique à partir du recensement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les dynamiques démographiques internes de la France, 3, pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité touristique et attractivité résidentielle du littoral charentais : lorsque les Anglais brouillent la donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et marginalité sociale : quelle vérité géographique ? (Unemployment and social marginality : what geographic truth ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (3), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2000.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires touristiques de la station balnéaire à travers les réseaux sociaux : approche exploratoire à partir de l’exemple du littoral charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Balnéomar, Tourisme balnéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les chiffres de l’offre Airbnb sur l’adaptation et les transformations de l’offre touristique et des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du colloque pluridisciplinaire AsTRES Tourisme(s) et adaptation(s) : un secteur et des activités à l'épreuve des mutations économiques, environnementales, culturelles et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème colloque international de l’Association ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme, Recherche et Enseignement Supérieur, Jun 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inhabitants having a second home play only a second role in coastal territories? A case-study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«New Perspectives On Second Homes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tourism, Leisure and Global Change Commission, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualified reading of the impact of tourism on island areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Sustainability II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Favro &amp; C.A. Brebbia, Sep 2012, Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Xynthia fait rimer attractivité du littoral avec vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliquer Xynthia, comprendre le phénomène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Poitou-Charentes, Jun 2010, Poitiers, France. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of urban planning strategies with a versatile urban growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VI : Urban regeneration and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, A Coruna, Spain. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir la ville petite et moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque International "Villes Petites et Moyennes, un regard renouvelé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : les pratiques résidentielles des Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Fins et confins du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les touristes pour mieux comprendre les tourismes, Actes du 5ème Colloque International AsTRES Association Tourisme, Recherche et Enseignement Supérieur, La Rochelle, 9-12 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le littoral ? Regard(s) de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux et Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.15-26, 2025, 9782711042340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie résidentielle, enjeux territoriaux d’un modèle de développement controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, Enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.355-373, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do second home owners only play a secondary role in coastal territories? A case study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Michael Hall, Dieter Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Second Home Tourism and Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-244, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315559056-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-115, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter temporairement les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113., 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jousseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : la résidence secondaire au cœur des pratiques des Britanniques en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues F., Bourdeau Ph., Perrin-Bensahel L., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins et Confins du Tourisme, Interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’habiter à partir de la pratique des lieux touristiques par les excursionnistes, touristes et résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frelat-Kahn B., &amp; Lazzarotti O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter : vers un nouveau concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières Surf et Voile sur le littoral atlantique français, entre nature et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bost F. &amp; Daviet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-288, 2011, 9782821826892. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la bande dessinée dans le développement de la ville d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric LERICHE, Sylvie DAVIET, Mariette SIBERTIN-BLANC et Jean-Marc ZULIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-109, 2008, 978-2-8107-0000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rochelle/Ile de Ré : nouvel eldorado ouest-atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline BARTHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Île de Ré, histoire et géographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Palantines, pp.162-163, 2005, 978-2911434440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétaires et usages des résidences secondaires en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR LIENSs CNRS-Université de La Rochelle, Charente-Maritime Tourisme, CCI La Rochelle &amp; CCI Rochefort et Saintonge. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le sens des déplacements par le choix des lieux : une réflexion à partir des mobilités recréatives vers les littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. La Rochelle Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04215669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1357" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632227v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC100201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/1221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~L-economie-culturelle-et-ses~.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1357" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC100201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/1221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~L-economie-culturelle-et-ses~.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>