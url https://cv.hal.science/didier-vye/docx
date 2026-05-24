--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier VYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du banal à l’extra-ordinaire : les pratiques touristiques vues par les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Informations numériques géolocalisées et pratiques touristiques, 102 (1), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la pérennité du désir de rivage dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les littoraux français : diversités sociale, économique et culturelle, 102 (2), pp.257-279. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’offre Airbnb sur l’évolution des territoires touristiques ? Le cas de La Rochelle/Île de Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mobilités influencent la perception des changements territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidents secondaires, des acteurs essentiels des systèmes touristiques littoraux français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résident secondaire, es-tu là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-2, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville moyenne touristique est-elle encore une ville moyenne ? Une approche par les populations présentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villes petites et moyennes, 223, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation à la journée, une forme de dilatation de la ville moyenne touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les villes moyennes contre-attaquent, 378, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ruée vers l’Ouest ? ». Une analyse de l’attraction résidentielle du littoral atlantique à partir du recensement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les dynamiques démographiques internes de la France, 3, pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité touristique et attractivité résidentielle du littoral charentais : lorsque les Anglais brouillent la donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et marginalité sociale : quelle vérité géographique ? (Unemployment and social marginality : what geographic truth ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (3), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2000.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires touristiques de la station balnéaire à travers les réseaux sociaux : approche exploratoire à partir de l’exemple du littoral charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Balnéomar, Tourisme balnéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les chiffres de l’offre Airbnb sur l’adaptation et les transformations de l’offre touristique et des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du colloque pluridisciplinaire AsTRES Tourisme(s) et adaptation(s) : un secteur et des activités à l'épreuve des mutations économiques, environnementales, culturelles et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème colloque international de l’Association ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme, Recherche et Enseignement Supérieur, Jun 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inhabitants having a second home play only a second role in coastal territories? A case-study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«New Perspectives On Second Homes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tourism, Leisure and Global Change Commission, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualified reading of the impact of tourism on island areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Sustainability II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Favro &amp; C.A. Brebbia, Sep 2012, Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Xynthia fait rimer attractivité du littoral avec vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliquer Xynthia, comprendre le phénomène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Poitou-Charentes, Jun 2010, Poitiers, France. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of urban planning strategies with a versatile urban growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VI : Urban regeneration and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, A Coruna, Spain. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir la ville petite et moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque International "Villes Petites et Moyennes, un regard renouvelé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : les pratiques résidentielles des Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Fins et confins du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les touristes pour mieux comprendre les tourismes, Actes du 5ème Colloque International AsTRES Association Tourisme, Recherche et Enseignement Supérieur, La Rochelle, 9-12 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le littoral ? Regard(s) de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux et Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.15-26, 2025, 9782711042340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie résidentielle, enjeux territoriaux d’un modèle de développement controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, Enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.355-373, 2024, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do second home owners only play a secondary role in coastal territories? A case study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Michael Hall, Dieter Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Second Home Tourism and Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-244, 2018, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315559056-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-115, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter temporairement les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113., 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jousseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : la résidence secondaire au cœur des pratiques des Britanniques en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues F., Bourdeau Ph., Perrin-Bensahel L., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins et Confins du Tourisme, Interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’habiter à partir de la pratique des lieux touristiques par les excursionnistes, touristes et résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frelat-Kahn B., &amp; Lazzarotti O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter : vers un nouveau concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières Surf et Voile sur le littoral atlantique français, entre nature et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bost F. &amp; Daviet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-288, 2011, 9782821826892. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la bande dessinée dans le développement de la ville d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric LERICHE, Sylvie DAVIET, Mariette SIBERTIN-BLANC et Jean-Marc ZULIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-109, 2008, 978-2-8107-0000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rochelle/Ile de Ré : nouvel eldorado ouest-atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline BARTHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Île de Ré, histoire et géographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Palantines, pp.162-163, 2005, 978-2911434440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétaires et usages des résidences secondaires en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR LIENSs CNRS-Université de La Rochelle, Charente-Maritime Tourisme, CCI La Rochelle &amp; CCI Rochefort et Saintonge. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le sens des déplacements par le choix des lieux : une réflexion à partir des mobilités recréatives vers les littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. La Rochelle Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04215669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Didier VYE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectoires résidentielles et stratégies de recomposition spatiale face aux risques littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/144mv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05114335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un usage raisonné des données de téléphonie mobile dans l’analyse de la fréquentation d’une station balnéaire. Le cas de Cabourg (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Amiaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondes du tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/166m6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du banal à l’extra-ordinaire : les pratiques touristiques vues par les traces numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Informations numériques géolocalisées et pratiques touristiques, 102 (1), pp.7-28. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15e7x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionner la pérennité du désir de rivage dans le contexte des changements globaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Guillem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Les littoraux français : diversités sociale, économique et culturelle, 102 (2), pp.257-279. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/15n47⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une exploration interdisciplinaire des liens entre relation au lieu et concernement. À propos des risques fluviaux et côtiers en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Meur-Ferec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natures Sciences Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 29 (2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/nss/2021038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03525062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paving the way to coastal adaptation pathways: An interdisciplinary approach based on territorial archetypes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 110, pp.34-45. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2020.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la simulation à la simulation participative : apporter une vision intégrée de la rénovation urbaine aux aménageurs publics, à travers une démarche expérimentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Onil Nazra Persada Goubier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolaos Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (1-2), </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/netcom.5600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03209079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptabilité sociale des mesures d’adaptation au changement climatique en zones côtières : une revue de dix enquêtes menées en France métropolitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Mineo-Kleiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esméralda Longépée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (2), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.26537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous dit l’offre Airbnb sur l’évolution des territoires touristiques ? Le cas de La Rochelle/Île de Ré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 125, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les mobilités influencent la perception des changements territoriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EspacesTemps.net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01494820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les résidents secondaires, des acteurs essentiels des systèmes touristiques littoraux français ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 30, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/tem.3344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01444230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour de l’usage des résidences secondaires ? Présentation de l’étude menée en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels enjeux autour des résidences secondaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.58-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résident secondaire, es-tu là ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Vermande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Résidences secondaires : réinventer les usages pour réinventer l'immobilier de loisirs, 326, pp.94-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’apport de la notion de population présente dans l’analyse du peuplement littoral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1-2, pp.95-110. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/eps.5354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville moyenne touristique est-elle encore une ville moyenne ? Une approche par les populations présentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (225), pp.75-91. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.4359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Villes petites et moyennes, 223, pp. 7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : les villes petites et moyennes et leurs acteurs : regards de chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe C. Demaziere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José J. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 223, pp.7-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fréquentation à la journée, une forme de dilatation de la ville moyenne touristique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les villes moyennes contre-attaquent, 378, pp.71-73</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La ruée vers l’Ouest ? ». Une analyse de l’attraction résidentielle du littoral atlantique à partir du recensement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Populations Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Les dynamiques démographiques internes de la France, 3, pp.603-616</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivité touristique et attractivité résidentielle du littoral charentais : lorsque les Anglais brouillent la donne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sud-Ouest Européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29, pp.7 - 22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/soe.1357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chômage et marginalité sociale : quelle vérité géographique ? (Unemployment and social marginality : what geographic truth ?)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 77 (3), pp.224-237. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bagf.2000.2168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geranium: A multi-factorial simulation to reflect on several scales the energy performance of a neighbourhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Berry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Papoulias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Simulation and Gaming Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Warwaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02431612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les littoraux français face au changement climatique : typologie et variables clés pour des trajectoires d’adaptation à moyen-long terme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Becu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rocle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Rey-Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Almaric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Balouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres SHF: Littoral et changement climatique-Adaptation des côtes, des ports et des estuaires au changement climatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02324658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les imaginaires touristiques de la station balnéaire à travers les réseaux sociaux : approche exploratoire à partir de l’exemple du littoral charentais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Rencontres Balnéomar, Tourisme balnéaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03613722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les chiffres de l’offre Airbnb sur l’adaptation et les transformations de l’offre touristique et des territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bouquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e édition du colloque pluridisciplinaire AsTRES Tourisme(s) et adaptation(s) : un secteur et des activités à l'épreuve des mutations économiques, environnementales, culturelles et sociales.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01632227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interroger le rapport à la mobilité et aux changements des résidents secondaires au sein de territoires littoraux : le cas de la Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSFS 2015 - Mobilités en changement, changements par les mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d'économie des Transports, Nov 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment observer les résidents secondaires : le cas de la Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5 ème colloque international de l’Association ASTRES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Tourisme, Recherche et Enseignement Supérieur, Jun 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does inhabitants having a second home play only a second role in coastal territories? A case-study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«New Perspectives On Second Homes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tourism, Leisure and Global Change Commission, Jun 2014, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ecological inequalities in residential strategies to improve sustainability of urban coastal area</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginia Kolb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of European Network For Housing Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Tarragona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A qualified reading of the impact of tourism on island areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Island Sustainability II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Favro &amp; C.A. Brebbia, Sep 2012, Brac, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multi scale morphological interpretation of the sustainable city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Long</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VII Urban Regeneration and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Pacetti, G. Passerini, C.A. Brebbia, G. Latini, May 2012, Ancona, Italy. pp.59-70, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC120061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand Xynthia fait rimer attractivité du littoral avec vulnérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expliquer Xynthia, comprendre le phénomène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Région Poitou-Charentes, Jun 2010, Poitiers, France. pp.18-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of urban planning strategies with a versatile urban growth model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable City VI : Urban regeneration and sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, A Coruna, Spain. pp.227-238, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir la ville petite et moyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du colloque International "Villes Petites et Moyennes, un regard renouvelé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : les pratiques résidentielles des Britanniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Brunello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Fins et confins du tourisme »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01502368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les touristes pour mieux comprendre les tourismes, Actes du 5ème Colloque International AsTRES Association Tourisme, Recherche et Enseignement Supérieur, La Rochelle, 9-12 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02933533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu'est-ce que le littoral ? Regard(s) de géographes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Bordereaux et Stéphane Manson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littoral et activités économiques. Le littoral entre conservation et exploitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.15-26, 2025, 9782711042340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04956591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie résidentielle, enjeux territoriaux d’un modèle de développement controversé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les littoraux français. Permanences, changements, Enjeux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin; Armand Colin, pp.355-373, 2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/arco.desse.2024.01.0469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04602045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical approach of digital footprints to study spatial practices of urban tourist areas: a case study of Instagram data in Biarritz (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Mondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Noucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Le Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Passerini; S. Ricci. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sustainable City XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 249, WIT Press, pp.319-333, 2020, WIT Transactions on Ecology and the Environment, 978-1-78466-413-8. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/SC200271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do second home owners only play a secondary role in coastal territories? A case study in Charente-Maritime (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Michael Hall, Dieter Müller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Routledge Handbook of Second Home Tourism and Mobilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-244, 2018, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315559056-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01771785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Britanniques dans les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Guillemot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.114-115, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter temporairement les campagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.112-113., 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des SIVOM aux Communautés de Communes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Jousseaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margetic C., Bermond M., Jousseaume V., Marie M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas des Campagnes de l'Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.90-91, 2014, 978-2-7535-3373-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux confins du tourisme : la résidence secondaire au cœur des pratiques des Britanniques en Poitou-Charentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Sacareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugues F., Bourdeau Ph., Perrin-Bensahel L., (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fins et Confins du Tourisme, Interroger le statut et les pratiques de la récréation contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-193, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00925771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’habiter à partir de la pratique des lieux touristiques par les excursionnistes, touristes et résidents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frelat-Kahn B., &amp; Lazzarotti O. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habiter : vers un nouveau concept</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, 2012, 978-2-200-27710-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filières Surf et Voile sur le littoral atlantique français, entre nature et développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bost F. &amp; Daviet S. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises et environnement : quels enjeux pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-288, 2011, 9782821826892. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pupo.1269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01239790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de la bande dessinée dans le développement de la ville d’Angoulême</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric LERICHE, Sylvie DAVIET, Mariette SIBERTIN-BLANC et Jean-Marc ZULIANI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'économie culturelle et ses territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-109, 2008, 978-2-8107-0000-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rochelle/Ile de Ré : nouvel eldorado ouest-atlantique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Céline BARTHON. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Île de Ré, histoire et géographie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Palantines, pp.162-163, 2005, 978-2911434440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01240185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétaires et usages des résidences secondaires en Charente-Maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Blondy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Riollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR LIENSs CNRS-Université de La Rochelle, Charente-Maritime Tourisme, CCI La Rochelle &amp; CCI Rochefort et Saintonge. 2016, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01450165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le sens des déplacements par le choix des lieux : une réflexion à partir des mobilités recréatives vers les littoraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. La Rochelle Université, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04215669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Lacanau? (2020) Résultats de l'enquête adressée aux habitants vivant à moins de 300 mètres du front de mer (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel regard portez-vous sur Capbreton ? (2020-2021) Résultats de l'enquête adressée aux habitants de la commune (Infographie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Lyser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Vye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (illustration)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426453v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e7x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485906v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n47" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169194v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.739" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239750v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239685v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4359" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449599v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239713v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1357" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240149v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2168" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613722v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632227v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240091v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239866v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC100201" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457914v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956591v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602045v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240070v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925771v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239771v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239790v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/1221" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1269" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240176v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~L-economie-culturelle-et-ses~.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240185v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215669v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05114335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lyser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vye" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/144mv" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616423v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Vye" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Amiaud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/166m6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426453v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Mondo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15e7x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485906v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Guillem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15n47" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03525062v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bousquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rocle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Meur-Ferec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2021038" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614204v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Long" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2020.05.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03209079v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Onil Nazra Persada Goubier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Papoulias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.5600" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02454621v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Mineo-Kleiner" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esm&#233;ralda Long&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.26537" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169194v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.739" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Blondy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bontet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Donnat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444230v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.3344" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-04911277v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Vermande" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239737v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239750v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5354" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239685v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.4359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Demaziere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Serrano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001618v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; J. Serrano" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449599v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239713v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sacareau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.1357" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bagf.2000.2168" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431612v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Papoulias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02324658v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Almaric" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Balouin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613722v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Brunello" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632227v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228606v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellanger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092753v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239827v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Kolb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marty" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rousseaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239857v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239853v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC120061" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240091v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC100201" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01502368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933533v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956591v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602045v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.desse.2024.01.0469" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Noucher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Campion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/SC200271" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771785v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Second-Home-Tourism-and-Mobilities/Hall-Muller/p/book/9781138678316" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315559056-20" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240070v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Guillemot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240053v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240063v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jousseaume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925771v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239771v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239790v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupo/1221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pupo.1269" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240176v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~L-economie-culturelle-et-ses~.html" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450165v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Riollet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04215669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123807v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04123860v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>