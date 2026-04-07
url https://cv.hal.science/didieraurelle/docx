--- v0 (2026-03-18)
+++ v1 (2026-04-07)
@@ -794,295 +794,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05422192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denys Malengros</w:t>
+                <w:t xml:space="preserve">Sami Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Böhne</w:t>
+                <w:t xml:space="preserve">Jérémy Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 311, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505155v1</w:t>
+                <w:t xml:space="preserve">hal-05239939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Baumel</w:t>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Guiter</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Médail</w:t>
+                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Youssef</w:t>
+                <w:t xml:space="preserve">Denys Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Migliore</w:t>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 311, pp.33. </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239939v1</w:t>
+                <w:t xml:space="preserve">hal-05505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiosis, hybridization and speciation in Mediterranean octocorals (Octocorallia, Eunicellidae)</w:t>
               </w:r>
@@ -1107,64 +1107,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 143 (4), </w:t>
@@ -2166,51 +2166,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen van de Water</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,295 +4114,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
+                <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Crisci</w:t>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -B. Ledoux</w:t>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bally</w:t>
+                <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Bensoussan</w:t>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.5069. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05220-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591643v1</w:t>
+                <w:t xml:space="preserve">hal-01681650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
+                <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+                <w:t xml:space="preserve">Carolina Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dubois</w:t>
+                <w:t xml:space="preserve">J. -B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.5069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681650v1</w:t>
+                <w:t xml:space="preserve">hal-01591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
               </w:r>
@@ -5018,463 +5018,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Well-Kept Treasure at Depth : Precious Red Coral Rediscovered in Atlantic Deep Coral Gardens (SW Portugal) after 300 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Bottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Joana Ruela Heimbürger Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01409656v1</w:t>
+                <w:t xml:space="preserve">hal-01444659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Well-Kept Treasure at Depth : Precious Red Coral Rediscovered in Atlantic Deep Coral Gardens (SW Portugal) after 300 Years</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasted levels of genetic diversity in a benthic Mediterranean octocoral: Consequences of different demographic histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+                <w:t xml:space="preserve">M. B. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachka Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147228⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.8665-8678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444659v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted levels of genetic diversity in a benthic Mediterranean octocoral: Consequences of different demographic histories?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pachka Hammami</w:t>
+                <w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+                <w:t xml:space="preserve">Lorraine Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473795v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otolith shape analysis and mitochondrial DNA markers distinguish three sand smelt species in the Atherina boyeri species complex in western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Boudinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5805,550 +5805,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bautisse Postaire</w:t>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253779v1</w:t>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bautisse Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Highly contrasted responses of Mediterranean octocorals to climate change along a depth gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. D. Pivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.140493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219326v1</w:t>
+                <w:t xml:space="preserve">hal-01445197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly contrasted responses of Mediterranean octocorals to climate change along a depth gradient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
+                <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. D. Pivotto</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (5), </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1178-1192), </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.140493⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445197v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red coral (Corallium rubrum) transcriptome: a new resource for population genetics and local adaptation studies</w:t>
               </w:r>
@@ -6640,51 +6640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6725,278 +6725,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
+                <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Penant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Kenza Mokhtar-Jamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafel Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zuberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.1765-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01631351v1</w:t>
+                <w:t xml:space="preserve">hal-01790568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Zuberer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Gwilherm Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3 (6), pp.1765-1779. </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790568v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
               </w:r>
@@ -7262,51 +7262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From global to local genetic structuring in the red gorgonian Paramuricea clavata: the interplay between oceanographic conditions and limited larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.3291-3305. </w:t>
@@ -7524,307 +7524,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic survey of shallow populations of the Mediterranean red coral [ Corallium rubrum (Linnaeus, 1758)]: new insights into evolutionary processes shaping nuclear diversity and implications for conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent Genetic Resources added to the Molecular Ecology Resources Database 1 February 2010–31 March 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
+                <w:t xml:space="preserve">A.J. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roby</w:t>
+                <w:t xml:space="preserve">L. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garrabou</w:t>
+                <w:t xml:space="preserve">A. Caccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (4), pp.675-690. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.751-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04516.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02871.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050215v1</w:t>
+                <w:t xml:space="preserve">hal-02657752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Genetic Resources added to the Molecular Ecology Resources Database 1 February 2010–31 March 2010</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic survey of shallow populations of the Mediterranean red coral [ Corallium rubrum (Linnaeus, 1758)]: new insights into evolutionary processes shaping nuclear diversity and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bottin</w:t>
+                <w:t xml:space="preserve">J.-B. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Brouat</w:t>
+                <w:t xml:space="preserve">C. Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caccone</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02871.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04516.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657752v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
               </w:r>
@@ -7944,64 +7944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microsatellite loci for the Mediterranean red gorgonian, Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8035,1337 +8035,1325 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.232-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02796.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vigliola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.86-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics and geographic differentiation in rabbitfishes (Siganidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00175895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00175946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the utility of COI and ITS markers as tools for population genetic studies of temperate gorgonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 336, pp.184-197. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.05.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.05.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of Coris julis (Osteichtyes, Perciformes, Labridae) evolutionary history and dispersal abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guillemaud</w:t>
+                <w:t xml:space="preserve">Pedro Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Afonso</w:t>
+                <w:t xml:space="preserve">Telmo Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326 (8), pp.771-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00175887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and artificial secondary contact in brown trout (Salmo trutta, L.) in the French western Pyrenees assessed by allozymes and microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Cattaneo-Berrebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (3), pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of brown trout (Salmo trutta, L.) populations from south-western France: data from mitochondrial control region variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10 (6), pp.1551 - 1561. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2001.01293.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2001.01293.x⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers and management of brown trout Salmo trutta fario populations in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S75-S90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9375,694 +9363,694 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont diversity in heterogeneous and anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Desnues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Desnues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephane Sartoretto</w:t>
+                <w:t xml:space="preserve">Emma Rozis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological gradients as an evolutionary opportunity for Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTMED Final Conference - What kind of environmental transition for the mediterranean region?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEB 2018 Evolution conference Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.35257.62565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain David</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.3180.6405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10071,101 +10059,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the European Society for Evolutionary Biology ESEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10175,176 +10163,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’holobionte corallien et plasticité transcriptomique : variabilité interspécifique, interpopulationnelle et interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10353,230 +10341,230 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de doctoriales Aragoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banyuls sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeography of Mediterranean and Eastern Atlantic sponges of the genus Aplysina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chevaldonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chevaldonne</w:t>
+                <w:t xml:space="preserve">C. Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lejeusne</w:t>
+                <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Pillon</w:t>
+                <w:t xml:space="preserve">C. Dehollain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecroisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Custodio, M.R. et al. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Sponge Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Buzios, Brazil. pp.273, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10586,275 +10574,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Forensics into the Sea: How Molecular Markers Can Help to Struggle Against Poaching and Illegal Trade in Precious Corals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. B. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. B. Ledoux</w:t>
+                <w:t xml:space="preserve">A. Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cnidaria, Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31305-4_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Self-organizing Mapping and Fuzzy Clustering to Microsatellite Data : How to Detect Genetic Structure in Brown Trout (Salmo trutta) Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Giraudel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Giraudel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Lek; J.F. Gégan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Neuronal Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.187-201, 2000, 3-540-66921-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00345614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10864,162 +10852,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripts for filtering SNPs from RAD sequencing; analysis of Mediterranean octocorals along a depth gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of speciation and hybridization in Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.10966625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11029,51 +11017,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11082,73 +11070,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11200,51 +11188,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11254,165 +11242,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Le Gall</w:t>
+                <w:t xml:space="preserve">Laure Corbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Corbari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Anne Bay-Nouailhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Bay-Nouailhat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04552677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId398"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11559,51 +11547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.aurelle@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3922-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didier-aurelle.pedaweb.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holodiv.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adacni.imbe.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camara Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartoretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillemain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio a G Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R H Boavida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Water" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02340-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poggiale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyac029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stankiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Vasquez Kuntz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13522" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota R Gazulla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Montero-Serra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.633057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuberer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03684-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Bchir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sami Djellouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zitouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2019.05261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4674.1.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena C&#225;novas-Molina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem Billah Masmoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Pivotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur E. Topcu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem B. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Poliseno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feregrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Woerheide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.08.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444659v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ruela Heimb&#252;rger Boavida" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147228" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473795v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Masmoudi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaoui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Top&#231;u" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2490" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Boudinar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Kara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Pivotto" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140493" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05178798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fadhlaoui-Zid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Knittweis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaala Nafkha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Ezzeddine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90LMQ62M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657752v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caccone" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02871.x" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF58SJ5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02796.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QBF5VJ45-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174559v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemer" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175895v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemer" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.09.002" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZ3PQHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553678v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553682v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2007.01.015" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZXF28P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175946v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175875v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calderon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JCHF6L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00331534v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cattaneo-Berrebi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800120" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01293.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62C61K5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894233v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093794v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevaldonne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeusne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehollain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecroisey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Ledoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31305-4_45" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622544v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544432v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10966625" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.aurelle@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3922-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didier-aurelle.pedaweb.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holodiv.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adacni.imbe.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camara Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartoretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillemain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio a G Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R H Boavida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Water" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02340-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poggiale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyac029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stankiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Vasquez Kuntz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13522" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota R Gazulla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Montero-Serra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.633057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuberer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03684-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Bchir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sami Djellouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zitouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2019.05261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4674.1.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena C&#225;novas-Molina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem Billah Masmoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Pivotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur E. Topcu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem B. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Poliseno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feregrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Woerheide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.08.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ruela Heimb&#252;rger Boavida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147228" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Masmoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Top&#231;u" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2490" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Boudinar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Kara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Pivotto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05178798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fadhlaoui-Zid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Knittweis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaala Nafkha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Ezzeddine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90LMQ62M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02871.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF58SJ5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02796.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174655v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175895v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.09.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZ3PQHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2007.01.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZXF28P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calderon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.05.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JCHF6L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00331534v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cattaneo-Berrebi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800120" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332107v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01293.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62C61K5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevaldonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeusne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehollain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecroisey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Ledoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31305-4_45" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345614v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622544v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10966625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>