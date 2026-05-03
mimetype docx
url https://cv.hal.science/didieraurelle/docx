--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1196,295 +1196,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the specific status of eastern Mediterranean Dendrophyllia corals (Cnidaria, Anthozoa): Genetic characterization and speciation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Chloé Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Aurelle</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.235-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04552019v2</w:t>
+                <w:t xml:space="preserve">hal-04354995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the specific status of eastern Mediterranean Dendrophyllia corals (Cnidaria, Anthozoa): Genetic characterization and speciation scenarios</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Blaise</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 53 (2), pp.235-247. </w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354995v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04552019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and genomic characterization of a remarkable natural heritage: a mesophotic ‘giant’ Paramuricea clavata forest</w:t>
               </w:r>
@@ -1732,429 +1732,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Oury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gélin</w:t>
+                <w:t xml:space="preserve">M. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier REY</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03774130v1</w:t>
+                <w:t xml:space="preserve">hal-03239787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adjeroud</w:t>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier REY</w:t>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Romans</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239787v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Thomas</w:t>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile H. Albert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bally</w:t>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+                <w:t xml:space="preserve">hal-03774130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effect of Thermal Stress on the Physiology and Bacterial Communities of Two Key Mediterranean Gorgonians</w:t>
               </w:r>
@@ -2385,459 +2385,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of estimator choice: Disagreement in clustering solutions across K estimators for Bayesian analysis of population genetic structure across a wide range of empirical datasets</w:t>
+                <w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Stankiewicz</w:t>
+                <w:t xml:space="preserve">Skye Dibner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Vasquez Kuntz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Lindsay Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13522⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372665v1</w:t>
+                <w:t xml:space="preserve">hal-03474441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Skye Dibner</w:t>
+                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Martin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Florian Holon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03474441v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">The impact of estimator choice: Disagreement in clustering solutions across K estimators for Bayesian analysis of population genetic structure across a wide range of empirical datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Stankiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kate Vasquez Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Holon</w:t>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159657v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champignon qui se fait beau comme une fleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 39, pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2996,51 +2996,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3130,51 +3130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orchidées et le sexe (presque) sans gènes...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orchidophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3595,278 +3595,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on the phylogenetic placement of the enigmatic octocoral Dendrobrachia Brook 1889</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Berline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Changeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4674.1.6⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320200v1</w:t>
+                <w:t xml:space="preserve">hal-02291680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Berline</w:t>
+                <w:t xml:space="preserve">Advances on the phylogenetic placement of the enigmatic octocoral Dendrobrachia Brook 1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Changeux</w:t>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel André</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4674 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4674.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291680v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4114,576 +4114,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
+                <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+                <w:t xml:space="preserve">Carolina Crisci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dubois</w:t>
+                <w:t xml:space="preserve">J. -B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
+                <w:t xml:space="preserve">N. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.5069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-05220-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681650v1</w:t>
+                <w:t xml:space="preserve">hal-01591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional and local environmental conditions do not shape the response to warming of a marine habitat-forming species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Crisci</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. -B. Ledoux</w:t>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Bensoussan</w:t>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-05220-4⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01591643v1</w:t>
+                <w:t xml:space="preserve">hal-01480527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zined Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Khaled Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.411-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480527v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zined Marzouk</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 122 (2), pp.411-428. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx070⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631348v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy species limits in Mediterranean gorgonians (Cnidaria, Octocorallia): inferences on speciation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Pivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,51 +4773,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monophyly of Anthozoa (Cnidaria): why do nuclear and mitochondrial phylogenies disagree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feregrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Woerheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5018,463 +5018,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Well-Kept Treasure at Depth : Precious Red Coral Rediscovered in Atlantic Deep Coral Gardens (SW Portugal) after 300 Years</w:t>
+                <w:t xml:space="preserve">Contrasted levels of genetic diversity in a benthic Mediterranean octocoral: Consequences of different demographic histories?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Ruela Heimbürger Boavida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">M. B. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. E. Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachka Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147228⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.8665-8678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01444659v1</w:t>
+                <w:t xml:space="preserve">hal-01473795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted levels of genetic diversity in a benthic Mediterranean octocoral: Consequences of different demographic histories?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. E. Topçu</w:t>
+                <w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pachka Hammami</w:t>
+                <w:t xml:space="preserve">Lorraine Bottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473795v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">A Well-Kept Treasure at Depth : Precious Red Coral Rediscovered in Atlantic Deep Coral Gardens (SW Portugal) after 300 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ruela Heimbürger Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Bottin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409656v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otolith shape analysis and mitochondrial DNA markers distinguish three sand smelt species in the Atherina boyeri species complex in western Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Boudinar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Quignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5573,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5675,680 +5675,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t>
+                <w:t xml:space="preserve">Highly contrasted responses of Mediterranean octocorals to climate change along a depth gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bautisse Postaire</w:t>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. D. Pivotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.140493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185722v1</w:t>
+                <w:t xml:space="preserve">hal-01445197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Pante</w:t>
+                <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1178-1192), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bautisse Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Magalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly contrasted responses of Mediterranean octocorals to climate change along a depth gradient</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Chaoui</w:t>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. D. Pivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.140493⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01445197v1</w:t>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bautisse Postaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5 (1178-1192), </w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.505-507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219326v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01185722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red coral (Corallium rubrum) transcriptome: a new resource for population genetics and local adaptation studies</w:t>
               </w:r>
@@ -6640,64 +6640,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.327-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6725,278 +6725,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
+                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenza Mokhtar-Jamaï</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Gwilherm Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790568v1</w:t>
+                <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Mokhtar-Jamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafel Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwilherm Penant</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">Frederic Zuberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.1765-1779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631351v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
               </w:r>
@@ -7262,51 +7262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From global to local genetic structuring in the red gorgonian Paramuricea clavata: the interplay between oceanographic conditions and limited larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7314,51 +7314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.3291-3305. </w:t>
@@ -7396,51 +7396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7530,51 +7530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Genetic Resources added to the Molecular Ecology Resources Database 1 February 2010–31 March 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.J. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7689,51 +7689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic survey of shallow populations of the Mediterranean red coral [ Corallium rubrum (Linnaeus, 1758)]: new insights into evolutionary processes shaping nuclear diversity and implications for conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7944,90 +7944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microsatellite loci for the Mediterranean red gorgonian, Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8100,51 +8100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8163,414 +8163,414 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae).</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics and geographic differentiation in rabbitfishes (Siganidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-D. Durand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Borsa</w:t>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 330, pp.86-94</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174655v1</w:t>
+                <w:t xml:space="preserve">halsde-00175895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics and geographic differentiation in rabbitfishes (Siganidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borsa</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-D. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 330, pp.86-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00175895v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00553678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -8587,64 +8587,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8703,64 +8703,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8819,64 +8819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the utility of COI and ITS markers as tools for population genetic studies of temperate gorgonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 336, pp.184-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8922,51 +8922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of Coris julis (Osteichtyes, Perciformes, Labridae) evolutionary history and dispersal abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9056,51 +9056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and artificial secondary contact in brown trout (Salmo trutta, L.) in the French western Pyrenees assessed by allozymes and microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cattaneo-Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9160,51 +9160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of brown trout (Salmo trutta, L.) populations from south-western France: data from mitochondrial control region variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9263,51 +9263,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers and management of brown trout Salmo trutta fario populations in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9377,51 +9377,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont diversity in heterogeneous and anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9528,77 +9528,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTMED Final Conference - What kind of environmental transition for the mediterranean region?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
@@ -9653,77 +9653,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEB 2018 Evolution conference Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
@@ -9761,64 +9761,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9886,51 +9886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10020,64 +10020,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10190,51 +10190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10302,64 +10302,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’holobionte corallien et plasticité transcriptomique : variabilité interspécifique, interpopulationnelle et interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10627,51 +10627,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10735,51 +10735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Self-organizing Mapping and Fuzzy Clustering to Microsatellite Data : How to Detect Genetic Structure in Brown Trout (Salmo trutta) Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10866,51 +10866,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripts for filtering SNPs from RAD sequencing; analysis of Mediterranean octocorals along a depth gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11119,90 +11119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11547,51 +11547,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.aurelle@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3922-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didier-aurelle.pedaweb.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holodiv.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adacni.imbe.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camara Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartoretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillemain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio a G Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R H Boavida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Water" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02340-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poggiale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyac029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372665v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stankiewicz" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Vasquez Kuntz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13522" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota R Gazulla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Montero-Serra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.633057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuberer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03684-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Bchir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sami Djellouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zitouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2019.05261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4674.1.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena C&#225;novas-Molina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem Billah Masmoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Pivotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur E. Topcu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem B. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Poliseno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feregrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Woerheide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.08.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444659v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ruela Heimb&#252;rger Boavida" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147228" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473795v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Masmoudi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaoui" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Top&#231;u" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2490" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Boudinar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Kara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445197v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Pivotto" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140493" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05178798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fadhlaoui-Zid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Knittweis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaala Nafkha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Ezzeddine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90LMQ62M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02871.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF58SJ5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02796.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174655v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175895v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.09.002" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZ3PQHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2007.01.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZXF28P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calderon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.05.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JCHF6L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00331534v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cattaneo-Berrebi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800120" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332107v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01293.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62C61K5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevaldonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeusne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehollain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecroisey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Ledoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31305-4_45" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345614v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622544v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10966625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.aurelle@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3922-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didier-aurelle.pedaweb.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holodiv.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adacni.imbe.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camara Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartoretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillemain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio a G Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R H Boavida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Water" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02340-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poggiale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyac029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stankiewicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Vasquez Kuntz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13522" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota R Gazulla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Montero-Serra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.633057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuberer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03684-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Bchir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sami Djellouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zitouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2019.05261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4674.1.6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena C&#225;novas-Molina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem Billah Masmoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Pivotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur E. Topcu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem B. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Poliseno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feregrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Woerheide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.08.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Masmoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Top&#231;u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2490" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ruela Heimb&#252;rger Boavida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Boudinar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Kara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Pivotto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140493" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05178798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fadhlaoui-Zid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Knittweis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaala Nafkha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Ezzeddine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90LMQ62M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02871.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF58SJ5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02796.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.09.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZ3PQHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174655v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2007.01.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZXF28P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calderon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.05.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JCHF6L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00331534v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cattaneo-Berrebi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800120" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332107v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01293.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62C61K5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevaldonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeusne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehollain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecroisey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Ledoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31305-4_45" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345614v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622544v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10966625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>