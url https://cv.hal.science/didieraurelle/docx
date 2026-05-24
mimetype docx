--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -435,736 +435,736 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-Level Genome Assembly and Annotation of Corallium rubrum : A Mediterranean Coral Threatened by Overharvesting and Climate Change</w:t>
+                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Gomez-Garrido</w:t>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Cruz</w:t>
+                <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Camara Ferreira</w:t>
+                <w:t xml:space="preserve">Denys Malengros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Matos</w:t>
+                <w:t xml:space="preserve">Astrid Böhne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (2), </w:t>
+              <w:t xml:space="preserve">Open Research Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evae253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935559v1</w:t>
+                <w:t xml:space="preserve">hal-05505155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The proteotranscriptomic characterization of venom in the white seafan Eunicella singularis elucidates the evolution of Octocorallia arsenal</w:t>
+                <w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Vittoria Modica</w:t>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serena Leone</w:t>
+                <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gerdol</w:t>
+                <w:t xml:space="preserve">Frédéric Médail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuele Greco</w:t>
+                <w:t xml:space="preserve">Sami Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Jérémy Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (3), pp.250015. </w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 311, pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsob.250015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997735v1</w:t>
+                <w:t xml:space="preserve">hal-05239939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t>
+                <w:t xml:space="preserve">Chromosome-Level Genome Assembly and Annotation of Corallium rubrum : A Mediterranean Coral Threatened by Overharvesting and Climate Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Baumel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Gomez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Camara Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Matos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Naturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evae253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05422192v1</w:t>
+                <w:t xml:space="preserve">hal-04935559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep divergence time within the Mediterranean narrow endemic plant Arenaria provincialis (Caryophyllaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Migliore</w:t>
+                <w:t xml:space="preserve">The proteotranscriptomic characterization of venom in the white seafan Eunicella singularis elucidates the evolution of Octocorallia arsenal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vittoria Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Gerdol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-025-01961-2⟩</w:t>
+              <w:t xml:space="preserve">Open Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.250015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsob.250015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05239939v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04997735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERGA-BGE reference genome of Eunicella cavolini, an IUCN Near Threatened Gorgonian of the Mediterranean Sea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Baumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Research Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.323. </w:t>
+              <w:t xml:space="preserve">Naturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (15), pp.211-221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12688/openreseurope.21514.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/naturae2025a15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05505155v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05422192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbiosis, hybridization and speciation in Mediterranean octocorals (Octocorallia, Eunicellidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Zuberer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 143 (4), </w:t>
@@ -1196,2119 +1196,2119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the specific status of eastern Mediterranean Dendrophyllia corals (Cnidaria, Anthozoa): Genetic characterization and speciation scenarios</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Blaise</w:t>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Reynes</w:t>
+                <w:t xml:space="preserve">Louise Fouqueau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Destombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zsc.12643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04354995v1</w:t>
+                <w:t xml:space="preserve">hal-04552019v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal genomics help in deciphering neutral and adaptive patterns in the contemporary evolution of kelp populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">On the specific status of eastern Mediterranean Dendrophyllia corals (Cnidaria, Anthozoa): Genetic characterization and speciation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Destombe</w:t>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53 (2), pp.235-247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jeb/voae048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04552019v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and genomic characterization of a remarkable natural heritage: a mesophotic ‘giant’ Paramuricea clavata forest</w:t>
+                <w:t xml:space="preserve">Not out of the Mediterranean: Atlantic populations of the gorgonian Paramuricea clavata are a separate sister species under further lineage diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Sartoretto</w:t>
+                <w:t xml:space="preserve">Márcio a G Coelho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Ledoux</w:t>
+                <w:t xml:space="preserve">Gareth A Pearson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Gueret</w:t>
+                <w:t xml:space="preserve">Joana R H Boavida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Guillemain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C Ravel</w:t>
+                <w:t xml:space="preserve">Diogo Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps14427⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342474v1</w:t>
+                <w:t xml:space="preserve">hal-03962833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Not out of the Mediterranean: Atlantic populations of the gorgonian Paramuricea clavata are a separate sister species under further lineage diversification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecological and genomic characterization of a remarkable natural heritage: a mesophotic ‘giant’ Paramuricea clavata forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio a G Coelho</w:t>
+                <w:t xml:space="preserve">Jb Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gareth A Pearson</w:t>
+                <w:t xml:space="preserve">E Gueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana R H Boavida</w:t>
+                <w:t xml:space="preserve">D Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diogo Paulo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">C Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), </w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, SHIFT, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3354/meps14427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962833v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+                <w:t xml:space="preserve">Assessment of the distribution of Ruditapes spp. in northern Mediterranean sites using morphological and genetic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
+                <w:t xml:space="preserve">Mathilde Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+                <w:t xml:space="preserve">Jean Christophe Poggiale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Adjeroud</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Mayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mollus/eyac029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03239787v1</w:t>
+                <w:t xml:space="preserve">hal-03873616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Oury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Thomas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alberte Bondeau</w:t>
+                <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150 (5), pp.247-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670020v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species and population genomic differentiation in Pocillopora corals (Cnidaria, Hexacorallia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Biodiversity, climate change, and adaptation in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile H. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pauline Gélin</w:t>
+                <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-022-00165-7⟩</w:t>
+              <w:t xml:space="preserve">Ecosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (4), pp.2-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ecs2.3915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774130v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Thermal Stress on the Physiology and Bacterial Communities of Two Key Mediterranean Gorgonians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gene expression plasticity and frontloading promote thermotolerance in Pocillopora corals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+                <w:t xml:space="preserve">M. Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeroen van de Water</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Olivier REY</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Allemand</w:t>
+                <w:t xml:space="preserve">P. Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (6), pp.e0234021. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.02340-21⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957250v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the distribution of Ruditapes spp. in northern Mediterranean sites using morphological and genetic data</w:t>
+                <w:t xml:space="preserve">The Effect of Thermal Stress on the Physiology and Bacterial Communities of Two Key Mediterranean Gorgonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Mahé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Romie Tignat-Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van de Water</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mayot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denis Allemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molluscan Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 88 (4), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 88 (6), pp.e0234021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mollus/eyac029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.02340-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873616v1</w:t>
+                <w:t xml:space="preserve">hal-03957250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skye Dibner</w:t>
+                <w:t xml:space="preserve">Cristele Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Martin</w:t>
+                <w:t xml:space="preserve">Christel Pinazo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">Myriam Valero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474441v1</w:t>
+                <w:t xml:space="preserve">hal-03261009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">The impact of estimator choice: Disagreement in clustering solutions across K estimators for Bayesian analysis of population genetic structure across a wide range of empirical datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Stankiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Holon</w:t>
+                <w:t xml:space="preserve">Kate Vasquez Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03159657v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of estimator choice: Disagreement in clustering solutions across K estimators for Bayesian analysis of population genetic structure across a wide range of empirical datasets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consistent genetic divergence observed among pelagic Sargassum morphotypes in the western North Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kate Vasquez Kuntz</w:t>
+                <w:t xml:space="preserve">Skye Dibner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joaquim Garrabou</w:t>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+              <w:t xml:space="preserve">Marine Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13522⟩</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maec.12691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372665v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03474441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le champignon qui se fait beau comme une fleur</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genomic signatures of clonality in the deep water kelp Laminaria rodriguezii Genomic signatures of clonality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Reynes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Holon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15860⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03969203v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03159657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demo-Genetic Approach for the Conservation and Restoration of a Habitat-Forming Octocoral: The Case of Red Coral, Corallium rubrum, in the Réserve Naturelle de Scandola</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le champignon qui se fait beau comme une fleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESpèces - Revue d’Histoire naturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 39, pp.10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03276401v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03969203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Haguenauer</w:t>
+                <w:t xml:space="preserve">Demo-Genetic Approach for the Conservation and Restoration of a Habitat-Forming Octocoral: The Case of Red Coral, Corallium rubrum, in the Réserve Naturelle de Scandola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlota R Gazulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Brener</w:t>
+                <w:t xml:space="preserve">Paula López-Sendino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mitta</w:t>
+                <w:t xml:space="preserve">Agostinho Antunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Toulza</w:t>
+                <w:t xml:space="preserve">Ignasi Montero-Serra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1, pp.e31. </w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2021.633057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454660v2</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics and Lagrangian Modeling Shed Light on Dispersal Events in the Mediterranean Endemic Ericaria zosteroides (=Cystoseira zosteroides) (Fucales)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Separate the wheat from the chaff: genomic scan for local adaptation in the red coral &amp;lt;i&amp;gt;Corallium rubrum&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristele Chevalier</w:t>
+                <w:t xml:space="preserve">K. Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Pinazo</w:t>
+                <w:t xml:space="preserve">G. Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Valero</w:t>
+                <w:t xml:space="preserve">E. Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8, </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2021.683528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03261009v1</w:t>
+                <w:t xml:space="preserve">hal-03454660v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic insights into recolonization processes of Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Tariel-Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3437,51 +3437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aslam Sami Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zitouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Pergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3532,51 +3532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les orchidées et le sexe (presque) sans gènes...</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Orchidophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 221, pp.111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3595,278 +3595,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances on the phylogenetic placement of the enigmatic octocoral Dendrobrachia Brook 1889</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouck Ody</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Berline</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t>
+              <w:t xml:space="preserve">Zootaxa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4674 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11646/zootaxa.4674.1.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02291680v1</w:t>
+                <w:t xml:space="preserve">hal-02320200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances on the phylogenetic placement of the enigmatic octocoral Dendrobrachia Brook 1889</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">From In Situ to satellite observations of pelagic Sargassum distribution and aggregation in the Tropical North Atlantic Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouck Ody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Berline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pante</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+                <w:t xml:space="preserve">T. Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Michel André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zootaxa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4674 (1), pp.117-126. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11646/zootaxa.4674.1.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320200v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02291680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
               </w:r>
@@ -3878,51 +3878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4248,442 +4248,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
+                <w:t xml:space="preserve">Abigail E. Cahill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener</w:t>
+                <w:t xml:space="preserve">Sophie Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Toulza</w:t>
+                <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480527v1</w:t>
+                <w:t xml:space="preserve">hal-01681650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Evidence for a genetic sex determination in Cnidaria, the Mediterranean red coral (Corallium rubrum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Said</w:t>
+                <w:t xml:space="preserve">Sandrine Chenesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Chenuil</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kelly Brener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx070⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.160880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.160880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631348v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multispecies approach reveals hot spots and cold spots of diversity and connectivity in invertebrate species with contrasting dispersal modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cryptic lineages and high population genetic structure in the exploited marine snail Hexaplex trunculus (Gastropoda: Muricidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Dubois</w:t>
+                <w:t xml:space="preserve">Zined Marzouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoheir Bouzaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">Khaled Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Boissin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (23), pp.6563-6577. </w:t>
+              <w:t xml:space="preserve">Biological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122 (2), pp.411-428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.14389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/biolinnean/blx070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681650v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzy species limits in Mediterranean gorgonians (Cnidaria, Octocorallia): inferences on speciation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D. Pivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,90 +4773,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monophyly of Anthozoa (Cnidaria): why do nuclear and mitochondrial phylogenies disagree?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rancurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Zoologica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (3), pp.363-371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4929,51 +4929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Feregrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Woerheide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5018,4342 +5018,4351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted levels of genetic diversity in a benthic Mediterranean octocoral: Consequences of different demographic histories?</w:t>
+                <w:t xml:space="preserve">Genomic resources and their influence on the detection of the signal of positive selection in genome scans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. B. Masmoudi</w:t>
+                <w:t xml:space="preserve">S. Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaoui</w:t>
+                <w:t xml:space="preserve">Charles Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. E. Topçu</w:t>
+                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pachka Hammami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
+                <w:t xml:space="preserve">Julien Paganini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.2490⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (1), pp.170-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13468⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01473795v1</w:t>
+                <w:t xml:space="preserve">hal-02336047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+                <w:t xml:space="preserve">Contrasted levels of genetic diversity in a benthic Mediterranean octocoral: Consequences of different demographic histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. B. Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Bottin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
+                <w:t xml:space="preserve">N. E. Topçu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachka Hammami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (24), pp.8665-8678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.2490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409656v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Well-Kept Treasure at Depth : Precious Red Coral Rediscovered in Atlantic Deep Coral Gardens (SW Portugal) after 300 Years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Connectivity of populations of the seaweed Cystoseira amentacea within the Bay of Marseille (Mediterranean Sea): genetic structure and hydrodynamic connections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Thibaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Marschal</w:t>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-François Boudouresque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Blanfuné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (4), pp.233-255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01444659v1</w:t>
+                <w:t xml:space="preserve">hal-01409656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otolith shape analysis and mitochondrial DNA markers distinguish three sand smelt species in the Atherina boyeri species complex in western Mediterranean</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">A Well-Kept Treasure at Depth : Precious Red Coral Rediscovered in Atlantic Deep Coral Gardens (SW Portugal) after 300 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ruela Heimbürger Boavida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diogo Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.09.019⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.e0147228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0147228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444074v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic resources and their influence on the detection of the signal of positive selection in genome scans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Otolith shape analysis and mitochondrial DNA markers distinguish three sand smelt species in the Atherina boyeri species complex in western Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Perrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Pratlong</w:t>
+                <w:t xml:space="preserve">A. S. Boudinar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Abi-Rached</w:t>
+                <w:t xml:space="preserve">J. P. Quignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Paganini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. H. Kara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 25 (1), pp.170-184. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (A), pp.202--210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13468⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2016.09.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02336047v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly contrasted responses of Mediterranean octocorals to climate change along a depth gradient</w:t>
+                <w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Masmoudi</w:t>
+                <w:t xml:space="preserve">Bautisse Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Kara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Aurelle</w:t>
+                <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. D. Pivotto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rsos.140493⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (2), pp.505-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445197v1</w:t>
+                <w:t xml:space="preserve">hal-01185722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bautisse Postaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henrich Bruggemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Magalon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219326v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of 26 microsatellite loci from a widespread tropical hydrozoan, Macrorhynchia phoenicea (Leptothecata, Aglaopheniidae), and cross-amplification in closely related species</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bautisse Postaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Amélia Viricel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Systematics and Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bse.2015.08.011⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (3), pp.525-544. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01253779v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species are hypotheses: avoid connectivity assessments based on pillars of sand</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Highly contrasted responses of Mediterranean octocorals to climate change along a depth gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. D. Pivotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.140493⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002440v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterisation of 16 microsatellite loci from a widespread tropical hydrozoan, Lytocarpia brevirostris (Busk, 1852)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Potential for adaptive evolution at species range margins: contrasting interactions between red coral populations and their environment in a changing ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathaniel Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Marschal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12686-014-0407-1⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (1178-1192), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.1324⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01185722v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red coral (Corallium rubrum) transcriptome: a new resource for population genetics and local adaptation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pontarotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (5), pp.1205--1215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1755-0998.12383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using neutral, selected, and hitchhiker loci to assess connectivity of marine populations in the genomic era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Gagnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Broquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Viard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Souissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (8), pp.769-786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/eva.12288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular forensics in the precious Mediterranean red coral, Corallium rubrum: testing DNA extraction and microsatellite genotyping using dried colonies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conservation Genetics Resources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.327-330. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12686-012-9795-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenza Mokhtar-Jamaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafel Coma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinliang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Zuberer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.1765-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631351v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of evolutionary and ecological factors in the reproductive success and the spatial genetic structure of the temperate gorgonian Paramuricea clavata</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Planktonic larvae do not ensure gene flow in the edible sea urchin Paracentrotus lividus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwilherm Penant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Chenuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.588⟩</w:t>
+              <w:t xml:space="preserve">Marine Ecology Progress Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 480, pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3354/meps10194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790568v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR survey of 50 introns in animals: Cross-amplification of homologous EPIC loci in eight non-bilaterian, protostome and deuterostome phyla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gerard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Guilloton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bastrop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.margen.2013.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of Octopus vulgaris (Cephalopoda, Octopodidae) in the central Mediterranean Sea inferred from the mitochondrial COIII gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karima Fadhlaoui-Zid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leyla Knittweis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chaala Nafkha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soufia Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 335 (10-11), pp.625-636. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2012.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05178798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From global to local genetic structuring in the red gorgonian Paramuricea clavata: the interplay between oceanographic conditions and limited larval dispersal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ledoux J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Coma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Féral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 20, pp.3291-3305. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2011.05176.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography of the red coral (Corallium rubrum): inferences on the evolutionary history of a temperate gorgonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 139 (7), pp.855 - 869. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10709-011-9589-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Genetic Resources added to the Molecular Ecology Resources Database 1 February 2010–31 March 2010</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic survey of shallow populations of the Mediterranean red coral [ Corallium rubrum (Linnaeus, 1758)]: new insights into evolutionary processes shaping nuclear diversity and implications for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bottin</w:t>
+                <w:t xml:space="preserve">J.-B. Ledoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Brouat</w:t>
+                <w:t xml:space="preserve">C. Roby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Caccone</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02871.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (4), pp.675-690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04516.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02657752v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02050215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic survey of shallow populations of the Mediterranean red coral [ Corallium rubrum (Linnaeus, 1758)]: new insights into evolutionary processes shaping nuclear diversity and implications for conservation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Permanent Genetic Resources added to the Molecular Ecology Resources Database 1 February 2010–31 March 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Ledoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
+                <w:t xml:space="preserve">A.J. Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Roby</w:t>
+                <w:t xml:space="preserve">L. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Feral</w:t>
+                <w:t xml:space="preserve">Carine Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garrabou</w:t>
+                <w:t xml:space="preserve">A. Caccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (4), pp.675-690. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (4), pp.751-754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294x.2009.04516.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2010.02871.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02050215v1</w:t>
+                <w:t xml:space="preserve">hal-02657752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient method to find potentially universal population genetic markers applied to metazoans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry B. Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Egea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Penant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (276), pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2148-10-276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00539514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of microsatellite loci for the Mediterranean red gorgonian, Paramuricea clavata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mokhtar-Jamai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10, pp.232-236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1755-0998.2009.02796.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Borsa</w:t>
+                <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lemer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sarah Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 44, pp.427-435</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174559v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00175946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics and geographic differentiation in rabbitfishes (Siganidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Borsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 44, pp.427-435</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00175895v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vigliola</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.-D. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.86-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00174655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics and geographic differentiation in rabbitfishes (Siganidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vigliola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553678v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00175895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
+                <w:t xml:space="preserve">Cytochrome b barcoding, molecular systematics, and geographic differentiation in rabbitfishes (Siganidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vigliola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 330, pp.86-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00553682v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of lineage diversification in rabbitfishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Borsa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44, pp.427-435. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2007.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00175946v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the utility of COI and ITS markers as tools for population genetic studies of temperate gorgonians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Calderon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim Garrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Marine Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 336, pp.184-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jembe.2006.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00175875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic study of Coris julis (Osteichtyes, Perciformes, Labridae) evolutionary history and dispersal abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guillemaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Telmo Morato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 326 (8), pp.771-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crvi.2003.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00175887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural and artificial secondary contact in brown trout (Salmo trutta, L.) in the French western Pyrenees assessed by allozymes and microsatellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cattaneo-Berrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heredity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 89 (3), pp.171-183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.hdy.6800120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00331534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic structure of brown trout (Salmo trutta, L.) populations from south-western France: data from mitochondrial control region variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 10 (6), pp.1551 - 1561. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294X.2001.01293.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00332107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsatellite markers and management of brown trout Salmo trutta fario populations in southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 30 (Suppl), pp.S75-S90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00894233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9363,797 +9372,797 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holobiont diversity in heterogeneous and anthropized marine environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Desnues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Rozis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution: New perspectives and societal challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFE² GfÖ EEF Joint meeting, International Conference on Ecological Sciences, Nov 2022, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03947518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological gradients as an evolutionary opportunity for Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OTMED Final Conference - What kind of environmental transition for the mediterranean region?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03024537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Carlotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEB 2018 Evolution conference Montpellier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.35257.62565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coral plasticity and holobiont dynamics under thermal stress: intrapopulational, interpopulational and interspecific variability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Coral Reef Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Honolulu, United States. pp.38-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN INTEGRATED APPROACH TO EVALUATE AND MONITOR THE CONSERVATION STATE OF CORALLIGENOUS BOTTOMS: THE INDEX-COR METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sartoretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Chenuil-Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Guillemain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: 2nd Mediterranean Symposium on the conservation of Coralligenous &amp; other Calcareous Bio-Concretions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Portorož, Slovenia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/2.1.3180.6405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01620618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The puzzle of cnidarians adaptation: an integrative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Grunau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Forcioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Congress of the European Society for Evolutionary Biology ESEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Lisbonne, Portugal. pp.1330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03965877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10163,408 +10172,408 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and the evolutionary challenge of Mediterranean biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberte Bondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang Cramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gauquelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montpellier, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de l’holobionte corallien et plasticité transcriptomique : variabilité interspécifique, interpopulationnelle et interindividuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelly Brener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Romans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de doctoriales Aragoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Banyuls sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular phylogeography of Mediterranean and Eastern Atlantic sponges of the genus Aplysina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chevaldonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lejeusne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dehollain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lecroisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Custodio, M.R. et al. (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Sponge Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Buzios, Brazil. pp.273, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00093794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10574,275 +10583,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Forensics into the Sea: How Molecular Markers Can Help to Struggle Against Poaching and Illegal Trade in Precious Corals?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. B. Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Antunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federica Costantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Cnidaria, Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-31305-4_45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01473745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Self-organizing Mapping and Fuzzy Clustering to Microsatellite Data : How to Detect Genetic Structure in Brown Trout (Salmo trutta) Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Giraudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Berrebi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Lek; J.F. Gégan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Neuronal Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag, pp.187-201, 2000, 3-540-66921-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00345614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10852,162 +10861,162 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scripts for filtering SNPs from RAD sequencing; analysis of Mediterranean octocorals along a depth gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of speciation and hybridization in Mediterranean octocorals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.10966625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04544432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11017,222 +11026,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’espèce incertaine et les taxons flous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Baumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of Pocillopora corals: insights from RAD-sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Aurelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Pratlong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Oury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Haguenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03374944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11242,165 +11251,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique LA PLANÈTE REVISITÉE EN CORSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Corbari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Aurelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bay-Nouailhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Bay-Nouailhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MNHN Paris. 2023, pp.189</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04552677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11547,51 +11556,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.aurelle@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3922-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didier-aurelle.pedaweb.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holodiv.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adacni.imbe.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camara Ferreira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342474v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartoretto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ledoux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillemain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14427" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio a G Coelho" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R H Boavida" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paulo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9740" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957250v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Water" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02340-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873616v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poggiale" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyac029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stankiewicz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Vasquez Kuntz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13522" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969203v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276401v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota R Gazulla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Montero-Serra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.633057" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuberer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03684-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Bchir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sami Djellouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zitouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2019.05261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320200v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4674.1.6" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena C&#225;novas-Molina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem Billah Masmoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Pivotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur E. Topcu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem B. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Poliseno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feregrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Woerheide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.08.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473795v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Masmoudi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaoui" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Top&#231;u" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2490" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444659v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ruela Heimb&#252;rger Boavida" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147228" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444074v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Boudinar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quignard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Kara" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.019" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445197v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Pivotto" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140493" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05178798v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fadhlaoui-Zid" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Knittweis" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaala Nafkha" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Ezzeddine" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.004" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90LMQ62M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657752v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caccone" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02871.x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF58SJ5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580533v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02796.x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174559v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.09.002" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZ3PQHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174655v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553678v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553682v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2007.01.015" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZXF28P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175946v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175875v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calderon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.05.006" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JCHF6L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00331534v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cattaneo-Berrebi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800120" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332107v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01293.x" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62C61K5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894233v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093794v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevaldonne" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeusne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehollain" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecroisey" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473745v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Ledoux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31305-4_45" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345614v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622544v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544432v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10966625" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:didier.aurelle@univ-amu.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3922-7291" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://didier-aurelle.pedaweb.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://holodiv.mio.osupytheas.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://adacni.imbe.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505155v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aurelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guillemain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zuberer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Malengros" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid B&#246;hne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12688/openreseurope.21514.1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05239939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Baumel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#233;dail" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Youssef" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-025-01961-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935559v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Ledoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gomez-Garrido" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Cruz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Camara Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Matos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evae253" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997735v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vittoria Modica" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Leone" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gerdol" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Greco" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsob.250015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05422192v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/naturae2025a15" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bally" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blae116" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04552019v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Reynes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Fouqueau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aurelle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mauger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Destombe" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jeb/voae048" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04354995v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blaise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12643" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962833v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio a G Coelho" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth A Pearson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana R H Boavida" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Paulo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9740" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342474v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sartoretto" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ledoux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gueret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Guillemain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps14427" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03873616v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Mah&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Christophe Poggiale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mollus/eyac029" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774130v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pratlong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Oury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline G&#233;lin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-022-00165-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03670020v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Thomas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile H. Albert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberte Bondeau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.3915" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener-Raffalli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Adjeroud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier REY" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Romans" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.79" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03957250v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romie Tignat-Perrier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van de Water" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Allemand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.02340-21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03261009v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Pinazo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Valero" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.683528" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372665v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Stankiewicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Vasquez Kuntz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim Garrabou" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13522" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03474441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Skye Dibner" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Martin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Blanfun&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12691" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159657v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15860" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03276401v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota R Gazulla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula L&#243;pez-Sendino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Antunes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Montero-Serra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2021.633057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454660v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Brener" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mitta" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toulza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02569518v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Tariel-Adam" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zuberer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haguenauer" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ribout" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00227-020-03684-z" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164658v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Bchir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aslam Sami Djellouli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zitouna" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Pergent" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/phyton.2019.05261" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962342v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320200v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pante" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sartoretto" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11646/zootaxa.4674.1.6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02291680v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Ody" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Berline" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Changeux" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Andr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222584" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974429v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almudena C&#225;novas-Molina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Montefalcone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Bavestrello" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem Billah Masmoudi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2018.09.002" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Crisci" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -B. Ledoux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mokhtar-Jamai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bensoussan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05220-4" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681650v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail E. Cahill" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dubois" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoheir Bouzaza" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boissin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14389" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480527v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Chenesseau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.160880" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zined Marzouk" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Said" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolinnean/blx070" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681582v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D. Pivotto" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Malfant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur E. Topcu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauatassem B. Masmoudi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12245" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rancurel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pontarotti" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12208" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681620v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Poliseno" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Feregrino" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Sartoretto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Woerheide" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2017.08.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336047v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Manel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perrier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abi-Rached" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Paganini" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13468" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473795v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B. Masmoudi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaoui" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Top&#231;u" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachka Hammami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Kara" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.2490" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409656v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Bottin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Boudouresque" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444659v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ruela Heimb&#252;rger Boavida" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marschal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0147228" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444074v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Boudinar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Quignard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H. Kara" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2016.09.019" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185722v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bautisse Postaire" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henrich Bruggemann" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Magalon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-014-0407-1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253779v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bse.2015.08.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002440v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puillandre" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Viricel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13048" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445197v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kara" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. D. Pivotto" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.140493" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathaniel Bensoussan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre F&#233;ral" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.1324" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445149v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pratlong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chabrol" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Klopp" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pontarotti" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12383" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-68NKKD02-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01187735v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Gagnaire" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Broquet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Viard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Souissi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12288" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790620v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12686-012-9795-2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790568v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Mokhtar-Jama&#239;" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafel Coma" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinliang Wang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Zuberer" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.588" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631351v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwilherm Penant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/meps10194" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960755v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gerard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guilloton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arnaud-Haond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bastrop" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margen.2013.10.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05178798v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Fadhlaoui-Zid" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Knittweis" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaala Nafkha" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufia Ezzeddine" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.10.004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-90LMQ62M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847206v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pascual" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ledoux J.-B." TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coma" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2011.05176.x" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790624v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Borsa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chenuil" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-011-9589-6" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050215v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Ledoux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roby" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Feral" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garrabou" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294x.2009.04516.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657752v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Baker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bottin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Brouat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Caccone" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2010.02871.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PF58SJ5H-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00539514v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry B. Hoareau" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Egea" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Penant" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rocher" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-10-276" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580533v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaix" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Forcioli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1755-0998.2009.02796.x" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2007.01.015" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CRZXF28P-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174559v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Borsa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lemer" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174655v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vigliola" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Durand" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175895v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vigliola" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Durand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.09.002" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GZ3PQHM-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553678v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553682v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175875v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Calderon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jembe.2006.05.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-12JCHF6L-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00175887v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Afonso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telmo Morato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wirtz" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2003.08.001" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00331534v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cattaneo-Berrebi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Berrebi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.hdy.6800120" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00332107v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294X.2001.01293.x" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-62C61K5L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894233v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03947518v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Rozis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Bouchard" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024537v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Carlotti" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962496v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.35257.62565" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965848v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Romans" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620618v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain David" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chenuil-Maurel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3180.6405" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965877v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737804v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Cramer" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gauquelin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134460v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Loubet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00093794v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chevaldonne" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lejeusne" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pillon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dehollain" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lecroisey" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473745v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B. Ledoux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Antunes" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Costantini" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31305-4_45" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00345614v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Giraudel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622544v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544432v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.10966625" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620820v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374944v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04552677v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Corbari" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Bay-Nouailhat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>